--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -5050,51 +5050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D672A5A"/>
+    <w:nsid w:val="93BDEEF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>