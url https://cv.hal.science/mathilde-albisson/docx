--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1367,165 +1367,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelizar para compartir. CÁLICE y la ecología de datos abiertos en la historiografía de la censura inquisitorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Albisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congreso de la Sociedad Internacional de Humanidades Digitales Hispánicas: Compromiso cívico y social de las Humanidades Digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Internacional de Humanidades Digitales Hispánicas, Oct 2025, Valencia (Espagne), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiche e problemi censori nell'età moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Albisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciclo di seminari. Censurare, proibire, nascondere, requisire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dottorato di ricerca in Storia, Territorio, Patrimonio Culturale (Università Roma Tre), May 2025, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333166v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05333106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la diplomatie confessionnelle à partir de l’agence inquisitoriale espagnole au Saint-Siège (XVe-XVIIIe siècles)</w:t>
               </w:r>
@@ -2773,234 +2773,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inquisition et marché du livre : le contrôle des bibliothèques et des librairies dans l’Espagne du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Albisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A "República das letras". Bibliotecas viajantes. La "République des Lettres". Bibliothèques en voyage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabel Almeida, Ilda Mendes dos Santos, António Camões Gouveia (Paris 3 / Nov 2017, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler l'écrit par les listes : les Index de livres interdits de l’Inquisition espagnole (XVIᵉ -XVII siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Albisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre les choses et les mots : usages et prestiges des listes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Biaggini, Philippe Guérin, Feb 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Medicina y censura: la literatura médica castellana en los Índices inquisitoriales del siglo XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Albisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina, literatura y cultura en el mundo hispánico de la Edad Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ted L. L. Bergman, María Luisa Lobato, Jul 2017, St-Andrews (Écosse), Reino Unido</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581683v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01581611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquisition et contrôle des mentalités : la censure des ouvrages en langue vulgaire en Espagne de la fin du XVIe siècle au début du XVIIIe siècle</w:t>
               </w:r>
@@ -3256,234 +3256,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lazarillo de Tormes ante la censura inquisitorial y editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Albisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V Jornadas de doctorandos en lengua y literatura hispánicas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Personal Investigador en Formación del Departamento de Filología Española II (Literatura Española) (Universidad Complutense de Madrid) y del Departamento de Lengua Española y Teoría de la Literatura y Literatura Comparada (Universidad Complutense de Madrid), Feb 2016, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El Flos sanctorum castellano: de las compilaciones medievales a los legendarios postridentinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Albisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Congreso internacional de la AIH (Asociación Internacional de Hispanistas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIH (Asociación Internacional de Hispanistas), Jul 2016, Münster, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El objeto-libro como espacio paralelo de expresión y creación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Albisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Congreso internacional de la SEMYR. Espacios en la Edad media y el Renacimiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEMYR, Universitat Pompeu Fabra (Barcelone), Sep 2016, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580871v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01580783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5050,51 +5050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93BDEEF7"/>
+    <w:nsid w:val="4292ADE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5281,51 +5281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-albisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6711-7981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250382652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Albisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7375/119089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/008.36.2.453-76" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Sanz G&#243;mez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.370" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418769v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2019412249274" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.276" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalo S&#225;nchez Molero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catedra.com/libro/historia-serie-mayor/el-proceso-al-libro-mathilde-albisson-9788437647265/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161816#document-details-anchor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/LECTIO#publications" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usc.gal/libros/es/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/textes-en-mouvement" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iemyrhd.usal.es/?serie=patrimonio-textual-y-humanidades-digitales" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/entre-les-choses-et-les-mots" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miami.uni-muenster.de/Record/fd2cfd8e-a8f6-4724-9439-15a8764a44eb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-semyr.es/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767091v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03052057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-albisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6711-7981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250382652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Albisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7375/119089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/008.36.2.453-76" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Sanz G&#243;mez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.370" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418769v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2019412249274" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.276" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalo S&#225;nchez Molero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catedra.com/libro/historia-serie-mayor/el-proceso-al-libro-mathilde-albisson-9788437647265/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161816#document-details-anchor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/LECTIO#publications" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usc.gal/libros/es/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/textes-en-mouvement" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iemyrhd.usal.es/?serie=patrimonio-textual-y-humanidades-digitales" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/entre-les-choses-et-les-mots" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miami.uni-muenster.de/Record/fd2cfd8e-a8f6-4724-9439-15a8764a44eb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-semyr.es/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767091v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03052057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>