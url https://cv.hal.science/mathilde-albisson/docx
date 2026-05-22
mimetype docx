--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,4995 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4943 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde ALBISSON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche - FNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6711-7981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250382652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=u6xP9DEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los inicios de la agencia inquisitorial española en la Santa Sede (siglos XV-XVI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Storici. Rivista trimestrale dell’Istituto Gramsci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4/2025, pp.827-856. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7375/119089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una aproximación a la censura inquisitorial de la hagiografía en lengua vulgar: del Índice de Valdés (1559) al Índice de Zapata (1632)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rilce. Revista de Filología Hispánica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sección monográfica: La hagiografía hispánica ante la reforma protestante, 36 (2), pp.453-476. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15581/008.36.2.453-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controversia y producción escrita en la España moderna (presentación del monográfico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Sanz Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Controversia y producción escrita en la España moderna, 137, https://journals.openedition.org/criticon/7493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de: &amp;quot;Reforma y disidencia religiosa: la recepción de las doctrinas reformadas en la península ibérica en el siglo XVI&amp;quot;, Michel Bœglin, Ignasi Fernández Terricabras, David Kahn (eds.), Madrid, Casa de Velázquez, 2018, XII-448 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Aurea: Revista de Literatura Española y Teoría Literaria del Renacimiento y Siglo de Oro </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/studiaaurea.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;&amp;quot;Rivalités de plumes entre Espagne et Italie, XVᵉ-XVIIᵉ siècles&amp;quot;, Nathalie Dartai-Maranzana yJean-François Lattarico (dirs.), Paris, Classiques Garnier (Coll. Rencontres) 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://savoirsenprisme.com/numeros/09-dictature-et-image-absente-dans-le-cinema-de-non-fiction/nathalie-dartai-maranzana-et-jean-francois-lattarico-dirs-rivalites-de-plumes-entre-espagne-et-italie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En mala estrella: los pronósticos astrológicos y repertorios de los tiempos censurados por la inquisición española (1632-1707)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Historica: Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (2), pp.249-274. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14201/shhmo2019412249274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Or, trésor, dette. Les valeurs dans l’Espagne des XVIᵉ et XVIIᵉ siècles, Hélène Tropé (éd). Avec le concours de Philippe Rabaté et de Pierre Civil, Binges, Éditions Orbius Tertius 2017, 474 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicina y censura: la literatura médica castellana en los Índices inquisitoriales del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHumanista. Journal of iberian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Medicina, literatura y humanismo en la cultura hispánica de la Edad Moderna / Medicine, Literature and Humanism in Early-Modern Hispanic Culture, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Florence Dumora, Le Cancionero du tolédan Sébastian de Horozco (XVIᵉ siècle). Préface de Augustin Redondo, Paris, L’Harmattan, 2016, 1115 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de &amp;quot;Alain Hugon y Alexandra Merle (eds.). Soulèvements, révoltes, révolutions dans l’empire des Habsbourg d’Espagne, XVIe-XVIIe siècle. Madrid, Casa de Velázquez, 2016, 362 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Aurea Monográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/studiaaurea.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de &amp;quot;Jimena Gamba Corradine. Fiesta caballeresca en el Siglo de Oro: Estudio, edición, antología y catálogo. Zaragoza, Institución Fernando el Católico, 2017, 309 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Aurea Monográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/studiaaurea.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Diálogo y censura en el siglo XVI (España y Portugal)&amp;quot;, Ana Vian Herrero, María José Vega Ramos, Roger Friedlein (éds.), Madrid / Frankfurt am Main, Iberoamericana / Vervuert, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hagiografía ante la censura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.103-128. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/criticon.3228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’histoire plaisante, facétieuse, et récréative du Lazare de Tormes » (Anvers, 1594-1598)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 376, pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelizar para compartir. CÁLICE y la ecología de datos abiertos en la historiografía de la censura inquisitorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso de la Sociedad Internacional de Humanidades Digitales Hispánicas: Compromiso cívico y social de las Humanidades Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Internacional de Humanidades Digitales Hispánicas, Oct 2025, Valencia (Espagne), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiche e problemi censori nell'età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo di seminari. Censurare, proibire, nascondere, requisire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dottorato di ricerca in Storia, Territorio, Patrimonio Culturale (Università Roma Tre), May 2025, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Peña y la agencia inquisitorial en Roma (1596-1599)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The auditors of the Roman Rota: social connections, expertise and influence: Rethinking ecclesiastical careers in a a transnational perspective (16th-19th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ROTAROM17; Isabelle Poutrin, Nov 2025, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la diplomatie confessionnelle à partir de l’agence inquisitoriale espagnole au Saint-Siège (XVe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de l’historien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRHis (Université Catholique de Louvain), Oct 2025, Louvain-la-Neuve (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations diplomatiques entre le Saint-Siège et l'Inquisition espagnole (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RELILAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche RSCS, Nov 2024, Louvain-la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cotidianidad del agente de la Inquisición española en Roma (s. XVII-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre público y privado. La cotidianidad de los agentes diplomáticos en las cortes europeas (s.XVI-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IULCE (Universidad Autónoma de Madrid), Apr 2024, Marid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los inicios de la agencia diplomática de la Inquisición española en la Santa Sede (siglos XV-XVI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de seminarios DIPLOINMED (CSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubén González Cuerva, Oct 2024, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En el laboratorio del censor : recorrido por las fuentes de la censura inquisitorial del Archivo Histórico Nacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Ciclo de conferencias de carácter divulgativo: Tinta, papel y pergamino. El pasado en los documentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Amigos del Archivo Histórico Nacional, Dec 2024, Madrid (Online Only), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los calificadores y las órdenes religiosas, un foco de parcialidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Simposio Internacional de Estudios Inquisitoriales: derechos humanos y justicia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia de la Intolerancia Real Academia de Jurisprudencia y Legislación, May 2024, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conferencia: Malos libros: la censura en la España moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Gonzalo Sánchez Molero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malos libros: la censura en la España Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nacional de España, Jan 2024, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas herramientas digitales para el estudio de la documentación inquisitorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Seminario virtual de actualización en herramientas y recursos de internet para la investigación en humanidades (Universidad de Salta)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillermo Nieva Ocampo; Alejandro Chiliguay; Daniel Rodrigo Benito Sanz, Oct 2023, Salta, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las fuentes documentales para el estudio de la censura inquisitorial en la España Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vendredis de l’Institut de Recherche Intersite en Études Culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Feb 2023, Montpellier, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La serie &amp;quot;calificaciones y censuras&amp;quot; de los archivos del Consejo de la Inquisición: nueva propuesta de análisis y catalogación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Simpósio Internacional de Estudos Inquisitoriais: religião, interculturalidade e controlo das consciências na Idade Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Porto; FCT; Universidade Federal do Recôncavo da Bahia, May 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l’information. Exemple d’exploitation du corpus de qualifications inquisitoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ateliers D4R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR 21-CE38-0011 (2022-2026) Dissidences religieuses et réception de la Réforme à la Renaissance. Espagne – XVIe siècle, May 2022, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción. Lectura y escrúpulo en la Primera Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caute lege: lectura y escrúpulo en la Primera Edad Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Albisson; María José Vega Ramos, Sep 2022, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les censeurs dans l'Espagne moderne et leur incidence sur la création littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures en luttes - Cycle de séminaires (Erlis junior)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erlis junior (Université de Caen), Feb 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las obras poéticas en los índices hispánicos y portugueses (siglo XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quevedo en su contexto poético: la silva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo de investigación "Francisco de Quevedo" (coords. Alfonso Rey y María José Alonso Veloso), Universidade de Santiago de Compostela, Oct 2021, Santiago de Compostela / Modalidad virtual, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence: &amp;quot;El censor en su estudio: la labor de los calificadores del tribunal del Santo Oficio (siglos XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de investigación "Del scriptorium al obrador"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Investigaciones Bibliotecológicas de la Información de la Universidad Nacional Autónoma de México, May 2021, (Modalité virtuelle), México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inquisition espagnole, juge et arbitre des controverses entre les ordres religieux (XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Lectio Conference True Warriors? Negotiating Dissent in the Intellectual Debate (c. 1100-1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leuven Centre for the Study of the Transmission of Texts and Ideas in Antiquity, the Middle Ages and the Renaissance, Dec 2019, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des hommes et des livres. La censure du livre étranger en Espagne, de la fin du XVIe siècle au début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des livres et des hommes espagnols dans l’Espagne et l’Europe de l’Époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRES (Université Sorbonne Nouvelle), Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los paratextos de los Índices de la Inquisición española (1583-1640)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio textual y humanidades digitales. VII Congreso de la SEMYR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEMYR (Sociedad de Estudios Medievales y Renacentistas); IEMYR (Institutio de Estudios Medievales y Renacentistas), Sep 2018, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquisition et marché du livre : le contrôle des bibliothèques et des librairies dans l’Espagne du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A "República das letras". Bibliotecas viajantes. La "République des Lettres". Bibliothèques en voyage. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Almeida, Ilda Mendes dos Santos, António Camões Gouveia (Paris 3 / Nov 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler l'écrit par les listes : les Index de livres interdits de l’Inquisition espagnole (XVIᵉ -XVII siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les choses et les mots : usages et prestiges des listes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Biaggini, Philippe Guérin, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicina y censura: la literatura médica castellana en los Índices inquisitoriales del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina, literatura y cultura en el mundo hispánico de la Edad Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ted L. L. Bergman, María Luisa Lobato, Jul 2017, St-Andrews (Écosse), Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquisition et contrôle des mentalités : la censure des ouvrages en langue vulgaire en Espagne de la fin du XVIe siècle au début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps de l’Empire ibérique (XVe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERLIS (Université de Caen), Dec 2017, Caen (MRSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrología y censura inquisitorial: los pronósticos y lunarios en los Índices del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso de la Asociación Internacional Siglo de Oro (AISO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Internacional Siglo de Oro (AISO), Jul 2017, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité face à la censure : le cas des œuvres interdites et expurgées par l’Inquisition portugaise (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe censuré, sexe revendiqué : pratiques de l'interdit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olinda Kleiman, Maria Cristina Pais Simon, Leonardo Alexander Silva, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reescrituras y continuaciones de Lazarillo de Tormes en la Francia de los siglos XVI y XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congreso internacional de jóvenes investigadores : Estudios literarios: perspectivas actuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Ruiz Pérez, Feb 2017, Cordoue, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazarillo de Tormes ante la censura inquisitorial y editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Jornadas de doctorandos en lengua y literatura hispánicas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Personal Investigador en Formación del Departamento de Filología Española II (Literatura Española) (Universidad Complutense de Madrid) y del Departamento de Lengua Española y Teoría de la Literatura y Literatura Comparada (Universidad Complutense de Madrid), Feb 2016, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Flos sanctorum castellano: de las compilaciones medievales a los legendarios postridentinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congreso internacional de la AIH (Asociación Internacional de Hispanistas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIH (Asociación Internacional de Hispanistas), Jul 2016, Münster, Alemania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El objeto-libro como espacio paralelo de expresión y creación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso internacional de la SEMYR. Espacios en la Edad media y el Renacimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEMYR, Universitat Pompeu Fabra (Barcelone), Sep 2016, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros prohibidos. Herejía y censura en la Edad Moderna. Catálogo de la exposición, Universidad de Salamanca, 14 de noviembre de 2024-19 de enero de 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María José Vega. Ediciones Universidad de Salamanca, 2024, Antigua Librería, 978-84-1091-035-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proceso al libro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cátedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.catedra.com/libro/historia-serie-mayor/el-proceso-al-libro-mathilde-albisson-9788437647265/, inPress, Historia. Serie mayor, 978-84-376-4726-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los agentes de la censura en la España de los siglos XVI y XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Albisson. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782875744487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dos censuras inquisitoriales de las &amp;quot;Obras en verso del Homero español &amp;quot;(1628)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex Obvil, Projet Góngora. https://obvil.sorbonne-universite.fr/corpus/gongora/1628_censuras, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inquisition espagnole, arbitre des controverses entre les ordres religieux (XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Claessens; Fabio Della Schiava; Wouter Druwé; Wim François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">True Warriors? Negotiating Dissent in the Intellectual Debate (c. 1100-1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 303-330, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.brepols.net/products/IS-9782503607634-1, 2023, Lectio (Studies in the Transmission of Texts &amp; Ideas), 978-2-503-60763-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las obras poéticas en los índices hispánicos y portugueses (siglo XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María José Alonso Veloso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quevedo en su contexto poético: la silva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 265, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidade de Santiago de Compostela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://dx.doi.org/10.15304/9788419155436, 2022, Cursos e congresos da Universidade de Santiago de Compostela, 9788419155436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los calificadores del Tribunal de la Inquisición española y la censura de libros (siglos XVI y XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Albisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los agentes de la censura en la España de los siglos XVI y XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782875744487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inquisition et les importations de livres dans l’Espagne des XVIe et XVIIe siècles, entre contrôle et clandestinité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paloma Bravo, Nathalie Peyrebonne, Pauline Renoux-Carron, Hélène Tropé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes en mouvement : transmettre, échanger, collectionner au Siècle d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-280, 2021, Monde hispanique / Travaux du CRES, 978-2-37906-070-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquisition et marché du livre: le contrôle des bibliothèques et des librairies dans l’Espagne du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Almeida e Ilda dos Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inquisition et marché du livre: le contrôle des bibliothèques et des librairies dans l’Espagne du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREPAL / CIERC, 2020, 978-989-8660-11-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Índices de libros prohibidos a la luz de los inicios de la ciencia bibliográfica (siglos XVI y XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noelia López-Souto et Inés Velázquez Puerto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio textual y humanidades digitales, VII. Libros, imprenta y censura en la Europa meridional del siglo XV al XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMYR; IEMYRhd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2020, Patrimonio textual y humanidades digitales, 978-84-121557-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler l’écrit par les listes : les Index de livres interdits de l’Inquisition espagnole (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Biaggini et Philippe Guérin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les choses et les mots : usages et prestige des listes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-37906-024-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El flos sanctorum castellano: de las compilaciones medievales a los legendarios postridentinos. Evolución de un subgénero hagiográfico entre continuidad y ruptura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Strosetzki (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas actuales del hispanismo mundial: Literatura – Cultura – Lengua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readbox Unipress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 53-65, 2019, Wissenschaftliche Schriften der WWU Münster, 978-3-8405-0186-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El objeto-libro como espacio paralelo de expresión y de creación: la huella del lector en incunables e impresos quinientistas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María Morrás. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios en la Edad Media y el Renacimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario de Estudios Medievales y Renacentistas; Sociedad de Estudios Medievales y Renacentistas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-155, 2018, Publicaciones del SEMYR. Actas, 978-84-946724-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los agentes de la censura en la España de los siglos XVI y XVII - Jornada de estudio (Paris, Colegio de España, 25 de mayo de 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La censura de la literatura hagiográfica en la España postridentina: Índices inquisitoriales y expedientes de calificación (1584-1640)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación de las Jornadas internacionales &amp;quot;Controversia y producción escrita en la España moderna (siglos XVI-XVII)&amp;quot;, Madrid, 12 y 13 de abril de 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Sanz Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire de recherche. La réception de &amp;quot;La vida de Lazarillo de Tormes&amp;quot; dans l'Espagne du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre en procès : les nouveaux enjeux de la censure inquisitoriale dans l’Espagne du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Sorbonne Nouvelle, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03052057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5050,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4292ADE0"/>
+    <w:nsid w:val="2A532B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5281,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-albisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6711-7981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250382652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Albisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7375/119089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/008.36.2.453-76" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Sanz G&#243;mez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.370" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418769v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2019412249274" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.276" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalo S&#225;nchez Molero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catedra.com/libro/historia-serie-mayor/el-proceso-al-libro-mathilde-albisson-9788437647265/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161816#document-details-anchor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/LECTIO#publications" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usc.gal/libros/es/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/textes-en-mouvement" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iemyrhd.usal.es/?serie=patrimonio-textual-y-humanidades-digitales" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/entre-les-choses-et-les-mots" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miami.uni-muenster.de/Record/fd2cfd8e-a8f6-4724-9439-15a8764a44eb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-semyr.es/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767091v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03052057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-albisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6711-7981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250382652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=u6xP9DEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Albisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7375/119089" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/008.36.2.453-76" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Sanz G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.370" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418769v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423751v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2019412249274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalo S&#225;nchez Molero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catedra.com/libro/historia-serie-mayor/el-proceso-al-libro-mathilde-albisson-9788437647265/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161816#document-details-anchor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/LECTIO#publications" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usc.gal/libros/es/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/textes-en-mouvement" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iemyrhd.usal.es/?serie=patrimonio-textual-y-humanidades-digitales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/entre-les-choses-et-les-mots" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miami.uni-muenster.de/Record/fd2cfd8e-a8f6-4724-9439-15a8764a44eb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-semyr.es/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767091v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03052057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>