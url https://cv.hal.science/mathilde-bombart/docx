--- v0 (2026-04-02)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Bombart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Littérature française du XVIIe siècle à l'Université Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-8972-3840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057654778</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">98409770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000078370782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités, Université Lumière Lyon 2, depuis 2022 et membre de l'IHRIM (UMR 5317).Membre associée du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRIHL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions et responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-depuis septembre 2024 : Directrice de l'UFR LESLA-2023-2024 : Directrice de la mention de Master Lettres et du parcours Lettres Modernes (UFR LESLA)-Co-directrice de la revue Pratiques & formes littéraires 16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation et titres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger les recherches, Ecole des Hautes Etudes en Sciences Sociales : Le premier champ littéraire. Ecritures, polémiques, clefs, avec un mémoire inédit intitulé, Le Savoir des clefs. Ecritures et lectures à clefs au XVIIe siècle. Garant : Roger Chartier. Jury : Alain Cantillon, Michèle Clément, Pierre-Antoine Fabre, Delphine Reguig, Myriam Tsimbidy (soutenance le 24 novembre 2018).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Doctorat de Littérature française, Université de Paris 3 – Sorbonne Nouvelle, 2003 (Félicitations à l’unanimité du jury). Titre : Guez de Balzac et la querelle des Lettres. Directeur : Alain Viala. Jury : Delphine Denis, Hélène Merlin-Kajman, Jean Serroy, Jean Vignes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Agrégation de Lettres Modernes, 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Diplôme d’Études Approfondies, Littérature française, Université de Paris III, 1994(Mention Très Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Maîtrise, littérature française, Université de Paris III, 1993 (Mention Très Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-École Normale Supérieure (Fontenay-Saint-Cloud),1992-1996.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emplois antérieurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités, Université de Versailles Saint-Quentin, 2020-2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à l’Université Jean Moulin Lyon 3, Département de Lettres, 2011-2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor, Rutgers University (USA), French Department, 2007-2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting Assistant Professor, Berkeley University (USA), French Department, 2006-2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure agrégée de Lettres modernes (Lycée Albert Schweitzer (Le Raincy, Seine-Saint-Denis), 2005-2006 ; Collège Marie Laurencin (Ozoir-la-Ferrière, Seine-et-Marne), 2004-2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attachée temporaire d’enseignement et de recherche (ATER) (Université de Cergy-Pontoise, 2003-2004, Université de Paul Valéry-Montpellier 3, 2001-2002, Université Sorbonne Nouvelle-Paris 3, 1999-2001)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allocataire Monitrice Normalienne (AMN), Université Sorbonne nouvelle, 1996-1999.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueils factices. De la pratique de collection à la catégorie bibliographie. Numéro de la revue Pratiques et Formes littéraires 16-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque française, 1667 / Charles Sorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Ribard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Champion, 111, 2015, Sources classiques, 9782745323910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Âge de la connivence : pour lire entre les mots à l’époque moderne, Cahiers du GADGES, n°13, décembre 2015 (avec Ariane Bayle et Isabelle Garnier).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Tristan L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.245, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'épistolaire au XVIIe siècle. Autour du Recueil Faret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.267, 2011, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4361-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guez de Balzac et la Querelle des Lettres. Polémique, écriture et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Furetière, La Nouvelle allégorique, ou histoire des derniers troubles arrivés au royaume d’Eloquence (avec Nicolas Schapira), Toulouse, Société de Littératures Classiques, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schapira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fronde en recueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un recueil factice ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertinage, socialisme et bibliophilie : l’éditeur Jules Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 283 (2), pp.299-309. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dss.192.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« When writers gossip: authorial reputation in the literary polemics of the French 1620’s », Renaissance Studies, n° sur « Gossip and Nonsense. Excessive Language in Renaissance France », dir. E. Butterworth et H. Roberts, n° 30-1, février 2016, p. 137-151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.137-151. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rest.12207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connivence, une notion opératoire pour l’analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.5-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gadge.2015.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole et le livre. Jean-Pierre Camus orateur et auteur selon le 'Jugement des Essais de Michel de Montaigne' et la Conférence académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.279-286. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dss.112.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du discours allégorique : histoire littéraire et récit allégorique (Furetière, Sorel et Guéret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre littérature et religion. Les pratiques d’auteur de Jean Goulu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L'histoire par le livre, 128, 2e série, n° 1-2, pp.123-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écritures en polémique : autour de la querelle des Lettres de Guez de Balzac (1624-1630)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 59 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.059.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés et usages de clés : pour servir à l'histoire et à la théorie d'une pratique de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Escola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.054.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiresc publicateur de l’Argenis de Barclay (1621). Ou comment se faire payer une pension à la cour de Louis XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume BAZIERE, Emily GERVAIS-LEDOUX et Margaux PRUGNIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire pour la cour ou la lecture mise en scène, XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 19-36, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anciens et Modernes : la Querelle à l’épreuve de la publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Turnovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Reguig et Christelle Bahier-Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciens et modernes face aux pouvoirs. L’Eglise, le roi, les académies (1687-1750)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, p. 37-55, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une croyance : l’autonomie littéraire, images, usages, intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Roussillon; Sylvaine Guyot; Dominic Glynn; Marie-Madeleine Fragonard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littéraire. Pour Alain Viala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, Artois Presses Université, pp.157-165, 2018, Études littéraires, 978-2-84832-313-8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.18012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans à clés : une pratique illégitime au filtre de la critique littéraire des journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La référence à l'œuvre. Romans à clés et (dé)codages du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.43-65, 2014, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulg.2283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et politiques de l’œuvre complète au XVIIe siècle : geste éditorial et institution littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composer, rassembler, penser les « œuvres complètes », éd. B. Didier, J. Neefs et S. Rolet, Paris, Presses Universitaires de Vincennes, « Manuscrits modernes », p. 113-138</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrer les tragédies raciniennes ? La fable tragique à l'épreuve de la lecture à clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Perspectives. Studies on Racine in Honor of John Campbell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rookwood Press, pp.156-166, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publication épistolaire au XVIIe siècle : deux recueils de lettres de Jean-Louis Guez de Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIHL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Publication de la Renaissance aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Cahiers du GADGES à Pratiques & formes littéraires 16-18 : une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues scientifiques sur la littérature XVIe - XVIIIe siècle) à l’heure de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Bayle; Mathilde Bombart; Jean-Luc de Ochandiano, Dec 2023, Lyon Université Jean Moulin Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Luynes à Mazarin, pamphlets réemployés : mémoire discursive ou économie éditoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du copier-coller aux XVIe et XVIIe siècle : extraire, réemployer, recomposer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France. pp.199-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions, remarques et clef : la construction du lieu d’énonciation du Page disgracié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cantillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le contexte : une expérience de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.6626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forme morale en trompe l’œil. Grisélidis de Charles Perrault, ou l’invention du conte littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir des formes, écriture des normes. Brièveté et normativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guez de Balzac et Descartes. Pourquoi la Censura n’a-t-elle pas été publiée par Guez de Balzac ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fondement de la science. Les dix premières années de la philosophie cartésienne (1609-1628)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditions, remarques et clé : la construction du lieu d’énonciation du Page disgra-cié. » (communication en commun avec Mathilde Bombart), Construire le contexte : une expé-rience de lecture, journée d’étude co-organisée à l’Université Sorbonne Nouvelle - Paris 3 avec le soutien du CERC et de l’équipe RARE (Université Stendhal Grenoble 3) 23-24 mai 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cantillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le contexte : une expérience de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3 avec le soutien du CERC et de l’équipe RARE (Université Stendhal Grenoble 3), May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un anti-jésuitisme littéraire ? La polémique contre François Garasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antijésuites. Discours, figures et lieux de l’antijésuitisme à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le philosophe et la bibliothèque. Érudition, amour des livres et pratiques de pouvoir chez Victor Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Ribard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler Balzac : style ou jargon ? Enquête sur une « langue littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue littéraire et changements linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEHLF, 2003, Paris ( Ecole normale supérieure), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Bombart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Littérature française du XVIIe siècle à l'Université Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-8972-3840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057654778</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">98409770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000078370782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités, Université Lumière Lyon 2, depuis 2022 et membre de l'IHRIM (UMR 5317).Membre associée du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRIHL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions et responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-depuis septembre 2024 : Directrice de l'UFR LESLA-2023-2024 : Directrice de la mention de Master Lettres et du parcours Lettres Modernes (UFR LESLA)-Co-directrice de la revue Pratiques & formes littéraires 16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation et titres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger les recherches, Ecole des Hautes Etudes en Sciences Sociales : Le premier champ littéraire. Ecritures, polémiques, clefs, avec un mémoire inédit intitulé, Le Savoir des clefs. Ecritures et lectures à clefs au XVIIe siècle. Garant : Roger Chartier. Jury : Alain Cantillon, Michèle Clément, Pierre-Antoine Fabre, Delphine Reguig, Myriam Tsimbidy (soutenance le 24 novembre 2018).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Doctorat de Littérature française, Université de Paris 3 – Sorbonne Nouvelle, 2003 (Félicitations à l’unanimité du jury). Titre : Guez de Balzac et la querelle des Lettres. Directeur : Alain Viala. Jury : Delphine Denis, Hélène Merlin-Kajman, Jean Serroy, Jean Vignes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Agrégation de Lettres Modernes, 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Diplôme d’Études Approfondies, Littérature française, Université de Paris III, 1994(Mention Très Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Maîtrise, littérature française, Université de Paris III, 1993 (Mention Très Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-École Normale Supérieure (Fontenay-Saint-Cloud),1992-1996.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emplois antérieurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités, Université de Versailles Saint-Quentin, 2020-2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à l’Université Jean Moulin Lyon 3, Département de Lettres, 2011-2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor, Rutgers University (USA), French Department, 2007-2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting Assistant Professor, Berkeley University (USA), French Department, 2006-2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure agrégée de Lettres modernes (Lycée Albert Schweitzer (Le Raincy, Seine-Saint-Denis), 2005-2006 ; Collège Marie Laurencin (Ozoir-la-Ferrière, Seine-et-Marne), 2004-2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attachée temporaire d’enseignement et de recherche (ATER) (Université de Cergy-Pontoise, 2003-2004, Université de Paul Valéry-Montpellier 3, 2001-2002, Université Sorbonne Nouvelle-Paris 3, 1999-2001)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allocataire Monitrice Normalienne (AMN), Université Sorbonne nouvelle, 1996-1999.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueils factices. De la pratique de collection à la catégorie bibliographie. Numéro de la revue Pratiques et Formes littéraires 16-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque française, 1667 / Charles Sorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Ribard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Champion, 111, 2015, Sources classiques, 9782745323910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Âge de la connivence : pour lire entre les mots à l’époque moderne, Cahiers du GADGES, n°13, décembre 2015 (avec Ariane Bayle et Isabelle Garnier).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Tristan L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.245, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'épistolaire au XVIIe siècle. Autour du Recueil Faret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.267, 2011, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4361-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guez de Balzac et la Querelle des Lettres. Polémique, écriture et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Furetière, La Nouvelle allégorique, ou histoire des derniers troubles arrivés au royaume d’Eloquence (avec Nicolas Schapira), Toulouse, Société de Littératures Classiques, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schapira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fronde en recueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un recueil factice ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/pfl.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertinage, socialisme et bibliophilie : l’éditeur Jules Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 283 (2), pp.299-309. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dss.192.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« When writers gossip: authorial reputation in the literary polemics of the French 1620’s », Renaissance Studies, n° sur « Gossip and Nonsense. Excessive Language in Renaissance France », dir. E. Butterworth et H. Roberts, n° 30-1, février 2016, p. 137-151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.137-151. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rest.12207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connivence, une notion opératoire pour l’analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.5-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gadge.2015.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole et le livre. Jean-Pierre Camus orateur et auteur selon le 'Jugement des Essais de Michel de Montaigne' et la Conférence académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.279-286. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dss.112.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du discours allégorique : histoire littéraire et récit allégorique (Furetière, Sorel et Guéret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre littérature et religion. Les pratiques d’auteur de Jean Goulu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L'histoire par le livre, 128, 2e série, n° 1-2, pp.123-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écritures en polémique : autour de la querelle des Lettres de Guez de Balzac (1624-1630)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 59 (1), pp.173-191. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.059.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clés et usages de clés : pour servir à l'histoire et à la théorie d'une pratique de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Escola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (2), pp.5-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.054.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiresc publicateur de l’Argenis de Barclay (1621). Ou comment se faire payer une pension à la cour de Louis XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume BAZIERE, Emily GERVAIS-LEDOUX et Margaux PRUGNIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire pour la cour ou la lecture mise en scène, XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 19-36, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anciens et Modernes : la Querelle à l’épreuve de la publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Turnovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Reguig et Christelle Bahier-Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciens et modernes face aux pouvoirs. L’Eglise, le roi, les académies (1687-1750)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, p. 37-55, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une croyance : l’autonomie littéraire, images, usages, intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Roussillon; Sylvaine Guyot; Dominic Glynn; Marie-Madeleine Fragonard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littéraire. Pour Alain Viala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, Artois Presses Université, pp.157-165, 2018, Études littéraires, 978-2-84832-313-8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.18012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans à clés : une pratique illégitime au filtre de la critique littéraire des journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La référence à l'œuvre. Romans à clés et (dé)codages du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.43-65, 2014, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulg.2283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrer les tragédies raciniennes ? La fable tragique à l'épreuve de la lecture à clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Perspectives. Studies on Racine in Honor of John Campbell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rookwood Press, pp.156-166, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et politiques de l’œuvre complète au XVIIe siècle : geste éditorial et institution littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composer, rassembler, penser les « œuvres complètes », éd. B. Didier, J. Neefs et S. Rolet, Paris, Presses Universitaires de Vincennes, « Manuscrits modernes », p. 113-138</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publication épistolaire au XVIIe siècle : deux recueils de lettres de Jean-Louis Guez de Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIHL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Publication de la Renaissance aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Cahiers du GADGES à Pratiques & formes littéraires 16-18 : une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues scientifiques sur la littérature XVIe - XVIIIe siècle) à l’heure de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Bayle; Mathilde Bombart; Jean-Luc de Ochandiano, Dec 2023, Lyon Université Jean Moulin Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Luynes à Mazarin, pamphlets réemployés : mémoire discursive ou économie éditoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages du copier-coller aux XVIe et XVIIe siècle : extraire, réemployer, recomposer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France. pp.199-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions, remarques et clef : la construction du lieu d’énonciation du Page disgracié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cantillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le contexte : une expérience de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.6626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forme morale en trompe l’œil. Grisélidis de Charles Perrault, ou l’invention du conte littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir des formes, écriture des normes. Brièveté et normativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guez de Balzac et Descartes. Pourquoi la Censura n’a-t-elle pas été publiée par Guez de Balzac ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fondement de la science. Les dix premières années de la philosophie cartésienne (1609-1628)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditions, remarques et clé : la construction du lieu d’énonciation du Page disgra-cié. » (communication en commun avec Mathilde Bombart), Construire le contexte : une expé-rience de lecture, journée d’étude co-organisée à l’Université Sorbonne Nouvelle - Paris 3 avec le soutien du CERC et de l’équipe RARE (Université Stendhal Grenoble 3) 23-24 mai 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cantillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le contexte : une expérience de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3 avec le soutien du CERC et de l’équipe RARE (Université Stendhal Grenoble 3), May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un anti-jésuitisme littéraire ? La polémique contre François Garasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antijésuites. Discours, figures et lieux de l’antijésuitisme à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le philosophe et la bibliothèque. Érudition, amour des livres et pratiques de pouvoir chez Victor Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinah Ribard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler Balzac : style ou jargon ? Enquête sur une « langue littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue littéraire et changements linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEHLF, 2003, Paris ( Ecole normale supérieure), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7754AE05"/>
+    <w:nsid w:val="F12136C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E3D86E9"/>
+    <w:nsid w:val="6409B2F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A2DAC51"/>
+    <w:nsid w:val="C7CCCD44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-bombart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8972-3840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057654778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/98409770" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078370782" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grihl.ehess.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bombart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine N&#233;delec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00986725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00986724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4361-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.192.0299" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rest.12207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4R5KQTSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bayle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2015.987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00986718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.112.0279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.059.0173" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Escola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.054.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Turnovsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01995701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00986723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01995702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00986719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01995706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6626" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01470128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-bombart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8972-3840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057654778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/98409770" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078370782" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grihl.ehess.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bombart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine N&#233;delec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Ribard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00986725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00986724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4361-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.192.0299" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rest.12207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4R5KQTSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bayle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2015.987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00986718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.112.0279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.059.0173" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Escola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.054.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Turnovsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01995701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.18012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00986723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00986719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01995702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01995706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6626" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01470128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>