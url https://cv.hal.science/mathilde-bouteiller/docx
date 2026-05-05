--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -928,766 +928,632 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.e00404-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.00404-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326607v1</w:t>
+                <w:t xml:space="preserve">hal-05517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mercier</w:t>
+                <w:t xml:space="preserve">Close-up on a bacterial informational war in the geocaulosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (7), pp.447-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2019-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517052v1</w:t>
+                <w:t xml:space="preserve">hal-03896456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-up on a bacterial informational war in the geocaulosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Chane</w:t>
+                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2019-0546⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896456v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Gallique</w:t>
+                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Hardouin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187058v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Type VI Secretion System: A Dynamic System for Bacterial Communication?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1709,231 +1575,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la phyllosphère et de sa réponse au biostimulant foliaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1992,1426 +1858,2176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudomonas 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Mittelwihr (Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre bactérienne à longue distance : lyse par voie aérienne de Legionella pneumophila par Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Khalil</w:t>
+                <w:t xml:space="preserve">A new weapon used in biocontrol of bacterial phytopathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micobes 2022, 17ème Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Normandy vegetal days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518715v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. fluorescens MFE01 : Une activité PGPR dépendante du système de sécrétion de type VI et d’autres mécanismes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication of a major amidase, secreted through Type VI Secretion System, in P. fluorescens MFE01’s antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Science AGHYLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">Mini-colloque Pseudomoans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261070v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mercier</w:t>
+                <w:t xml:space="preserve">Type VI Secretion System (T6SS) as weapon in biocontrol of phytopathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Protein secretion at the host-pathogen interface Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Belfast (UK), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517163v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la piste d’une nouvelle classe d’effecteurs du système de sécrétion de type VI chez la souche P. fluorescens MFE01</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La guerre bactérienne à longue distance : lyse par voie aérienne de Legionella pneumophila par Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
+              <w:t xml:space="preserve">Micobes 2022, 17ème Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261080v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. fluorescens MFE01 : Une activité PGPR dépendante du système de sécrétion de type VI et d’autres mécanismes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The conference of the French National Network on Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, MittelWihr, France</w:t>
+              <w:t xml:space="preserve">Séminaire Science AGHYLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517157v1</w:t>
+                <w:t xml:space="preserve">hal-04261070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhodococcus erythropolis: a biocontrol agent altering the social virulence of phytopathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375000v1</w:t>
+                <w:t xml:space="preserve">hal-05611270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchenes</w:t>
+                <w:t xml:space="preserve">Microscopic characterization and antibacterial activity of the Type VI secretion system of Pseudomonas fluorescens MFE01 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
+              <w:t xml:space="preserve">Réunion des jeunes scientifiques en microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399160v1</w:t>
+                <w:t xml:space="preserve">hal-05611194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial type six secretion system and phytoprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01: modus operandi of a serial killer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième journée de la SFR Normandie Végétale Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mont Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372986v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a flavor lactone trigger bacterial biocontrol of blackleg and soft-rot diseases?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Microbes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375021v1</w:t>
+                <w:t xml:space="preserve">hal-05517163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vizualisation of the pectobacterial quorum-sensing strategy in planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Sur la piste d’une nouvelle classe d’effecteurs du système de sécrétion de type VI chez la souche P. fluorescens MFE01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375044v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diving into the volatilome of Pseudomonas fluorescens: from long-distance warfare to communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The conference of the French National Network on Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, MittelWihr, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizosphere 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial type six secretion system and phytoprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième journée de la SFR Normandie Végétale Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mont Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does a flavor lactone trigger bacterial biocontrol of blackleg and soft-rot diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vizualisation of the pectobacterial quorum-sensing strategy in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution of the Pseudomonas fluorescens MFE01 Type VI Secretion System to Biofilm Formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Microbiologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3421,51 +4037,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3487,1094 +4103,1094 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des microorganismes de la phyllosphère et influence de l’application de produit foliaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bezzez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Eude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation pour la santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying phyllosphere and its response to foliar biostimulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bezzez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biostimulants Wolrd Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some elements on detoxification pathway in P. fluorescens under nitrosative stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+                <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">FEMS 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365893v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Some elements on detoxification pathway in P. fluorescens under nitrosative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chautrand Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS)</w:t>
+              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387037v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mérieau</w:t>
+                <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, France</w:t>
+              <w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374899v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ième Edition des Journées de l'école doctorale EdNBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new type 6 secretion system effector of Pseudomonas fluorescens MFE01 involved in bacterial motility inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ième Edition des Journées de l'Ecole doctorale EdNBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Mont Saint aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Protein Export 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4642,51 +5258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA808FD6"/>
+    <w:nsid w:val="4EF7C03F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4873,51 +5489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-bouteiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9342-8588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B Desjardins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16492" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00404-21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03896456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0546" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteiller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depayras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Eude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merieau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-bouteiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9342-8588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B Desjardins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16492" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03896456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0546" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01454" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depayras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bezzez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Barray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Eude" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merieau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>