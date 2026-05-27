--- v0 (2026-03-10)
+++ v1 (2026-05-27)
@@ -178,251 +178,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DE SIMPLICIUS À ḤUNAYN: LA TRANSMISSION D'UNE DOXOGRAPHIE DANS LES RÉSUMÉS AU TRAITÉ SUR LES ÉLÉMENTS DE GALIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabic Sciences and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.1 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0957423922000078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de Gérard Lambin, Parménide et l’école d’Élée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XCVII (1), pp.153-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of O. Hellmann and B. Strobel, Rezeptionen der Vorsokratiker von der Antike bis in die Gegenwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 73 (2), pp.679-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943263v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04493449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentators and Doxographers on Xenophanes’ Theology</w:t>
               </w:r>
@@ -480,256 +480,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of T. Clarke, Aristotle and the Eleatic One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments et zones du monde d’Homère à Empédocle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.5032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corporeality and Thickness: Back on Melissus’ Fragment B9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Archai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/1984-249x_31_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493458v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04493454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de S. Tor, Mortal and Divine in Early Greek Epistemology</w:t>
               </w:r>
@@ -782,178 +782,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How did Xenophanes Become an Eleatic Philosopher?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elenchos Journal of Studies on Ancient Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.1 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/elen-2020-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of B. Harriman, Melissus and Eleatic Monism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geschichte der Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (2), pp.324-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943299v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04493462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de J. Mansfeld, Studies in Early Greek Philosophy</w:t>
               </w:r>
@@ -1699,165 +1699,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gorgia, erede e avversario degli Eleati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleatica XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ascea, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Typologies du mouvement chez les Présocratiques et dans le Parménide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Présocratiques dans la deuxième partie du Parménide de Platon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943322v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04943328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique du mouvement chez Gorgias</w:t>
               </w:r>
@@ -2182,174 +2182,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intentional alterations and their Impact on Textual Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmente einer fragmentieren Welt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Trèves, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111508788-005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xenophanes, Poet or Philosopher?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Departmental Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Durham (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943380v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04943373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorgias and Sophistic Method</w:t>
               </w:r>
@@ -2571,51 +2571,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragmente einer fragmentierten Welt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.105-122, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111508788-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717656v1</w:t>
@@ -3571,51 +3571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Br&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1984-249X_34_09" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0957423922000078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0075426922000039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1984-249x_31_23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2020-0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ancientphil20193912" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.371.0061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2017-0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rhiz-2015-0008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111508788-005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783985720217-101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110545609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.baghd.2023.01.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783985720903-125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783896659279-169" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Br&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1984-249X_34_09" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0957423922000078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0075426922000039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1984-249x_31_23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2020-0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ancientphil20193912" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.371.0061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2017-0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rhiz-2015-0008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111508788-005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783985720217-101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110545609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.baghd.2023.01.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783985720903-125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783896659279-169" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>