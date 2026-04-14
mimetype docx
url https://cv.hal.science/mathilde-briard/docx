--- v0 (2026-03-13)
+++ v1 (2026-04-14)
@@ -929,563 +929,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for carrot resistance to Alternaria dauci without compromising taste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrot resistance against Alternaria leaf blight: potential involvement of terpenes and flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Cottet</w:t>
+                <w:t xml:space="preserve">C. Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Yovanopoulos</w:t>
+                <w:t xml:space="preserve">M. Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+                <w:t xml:space="preserve">R. Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-019-0966-7⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, II International Symposium on Carrot and Other Apiaceae, 1264, pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1264.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277516v1</w:t>
+                <w:t xml:space="preserve">hal-02915477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrot resistance against Alternaria leaf blight: potential involvement of terpenes and flavonoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Briard</w:t>
+                <w:t xml:space="preserve">Breeding for carrot resistance to Alternaria dauci without compromising taste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baltenweck</w:t>
+                <w:t xml:space="preserve">Valentine Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Claudel</w:t>
+                <w:t xml:space="preserve">Claire Yovanopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Halter</w:t>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, II International Symposium on Carrot and Other Apiaceae, 1264, pp.191-198. </w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1264.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-019-0966-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915477v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldaulactone – An Original Phytotoxic Secondary Metabolite Involved in the Aggressiveness of Alternaria dauci on Carrot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link between carrot leaf secondary metabolites and resistance to Alternaria dauci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Courtial</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Renaud</w:t>
+                <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00502⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31700-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061447v1</w:t>
+                <w:t xml:space="preserve">hal-02516664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between carrot leaf secondary metabolites and resistance to Alternaria dauci</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Aldaulactone – An Original Phytotoxic Secondary Metabolite Involved in the Aggressiveness of Alternaria dauci on Carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Halter</w:t>
+                <w:t xml:space="preserve">Yann Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.13746. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (502), pp.502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31700-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516664v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Alternaria dauci infection and water stresses impact carotenoid content of carrot leaves and roots</w:t>
               </w:r>
@@ -2135,303 +2135,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Linda Voisine</w:t>
+                <w:t xml:space="preserve">Évolution temporelle de la diversité génétique de Chaerophyllum bulbosum : conséquences sur la gestion des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gatto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 337 (5), pp.352-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128311v1</w:t>
+                <w:t xml:space="preserve">hal-01209976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution temporelle de la diversité génétique de Chaerophyllum bulbosum : conséquences sur la gestion des ressources génétiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.03.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209976v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional gene polymorphism to reveal species history: the case of the CRTISO gene in cultivated carrots</w:t>
               </w:r>
@@ -2469,51 +2469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.e70801. </w:t>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory effects of the carrot metabolites 6-methoxymellein and falcarindiol on development of the fungal leaf blight pathogen Alternaria dauci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,64 +2736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (6), 1 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (4), pp.587-90</w:t>
@@ -3098,77 +3098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid biosynthesis genes provide evidence of geographical subdivision and extensive linkage disequilibrium in the carrot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lionneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,51 +3292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (2), pp.368-375. </w:t>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Birolleau-Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 118 (7), pp.1251-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3510,307 +3510,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of carotenoid biosynthesis genes during carrot root development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of carrot resistance on development of the Alternaria leaf blight pathogen (Alternaria dauci)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerémy Clotault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Berruyer</w:t>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Briard</w:t>
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (13), pp.3563-73. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121 (1), pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ern210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-007-9241-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729859v1</w:t>
+                <w:t xml:space="preserve">hal-02661624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of carrot resistance on development of the Alternaria leaf blight pathogen (Alternaria dauci)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Expression of carotenoid biosynthesis genes during carrot root development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerémy Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-007-9241-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (13), pp.3563-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661624v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of carrot resistance to alternaria leaf blight in controlled environments</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pawelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (1), pp.68-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3913,51 +3913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterisation of Pythium spp. involved in cavity spot of carrots in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4027,90 +4027,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldaulactone, a new phytotoxin involved in Alternaria dauci–Daucus carota interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4152,51 +4152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La redéfinition de la norme comme gestion du divers dans le droit à l'autodétermination de son corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foucault face à la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche juridique Pothier (CRJP), Université d'Orléans; Centre de droit privé et des sciences criminelles (CEPRISCA), Université d'Amiens, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4215,804 +4215,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the host range of Alternaria dauci restricted to carrot?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cora Boedo</w:t>
+                <w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Benichou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Dongo</w:t>
+                <w:t xml:space="preserve">Esteban Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516596v1</w:t>
+                <w:t xml:space="preserve">hal-02516577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and taxonomic aspects of wild carrot in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Jourdan</w:t>
+                <w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Carrot and other Apiaceae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.38⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737583v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esteban Guichard</w:t>
+                <w:t xml:space="preserve">Is the host range of Alternaria dauci restricted to carrot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.183-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516577v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and taxonomic aspects of wild carrot in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gatto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Reduron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t>
+              <w:t xml:space="preserve">International Symposium on Carrot and other Apiaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2014, Angers, France. pp.304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516581v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre agressivité et composition des exsudats chez Alternaria dauci, agent causal de la brûlure foliaire de la carotte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esteban Guichard</w:t>
+                <w:t xml:space="preserve">Carrot resistance to Alternaria leaf blight: from genetics to metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Suel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">State-of-the-art technologies: challenge for the research in Agricultural and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516455v1</w:t>
+                <w:t xml:space="preserve">hal-02516448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrot resistance to Alternaria leaf blight: from genetics to metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Huet</w:t>
+                <w:t xml:space="preserve">Lien entre agressivité et composition des exsudats chez Alternaria dauci, agent causal de la brûlure foliaire de la carotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State-of-the-art technologies: challenge for the research in Agricultural and Food Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516448v1</w:t>
+                <w:t xml:space="preserve">hal-02516455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of carrot genetic resources to understand root carotenoid content: Preliminary steps to an association mapping study</w:t>
               </w:r>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5145,77 +5145,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is host range of carrot restricted to Alternaria dauci?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5257,51 +5257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping in carrot: application to root carotenoid content and colour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5382,51 +5382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild carrot diversity in continental France and Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5533,77 +5533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop RFSV Nouveaux outils pour le diagnostic végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
@@ -5632,51 +5632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de la qualité et de la résistance aux bio agresseurs chez la carotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5695,168 +5695,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring plant defense pathways in the carrot-Alternaria dauci pathosystem, a non-model interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation dans différentes conditions environnementales de la résistance des variétés de carotte à Alternaria dauci : prise en compte du stade de développement de la plante et de l'agressivité de la souche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Allenda</w:t>
+                <w:t xml:space="preserve">S. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sement</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Briard</w:t>
+                <w:t xml:space="preserve">V. Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd International Symposium of Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">6ème Rencontres du végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128322v1</w:t>
+                <w:t xml:space="preserve">hal-00729356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternaria dauci, agent causal des brûlures foliaires est pathogène sur différentes espèces végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5865,288 +5865,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontres du végétal, Agrocampus Ouest-centre d'Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation dans différentes conditions environnementales de la résistance des variétés de carotte à Alternaria dauci : prise en compte du stade de développement de la plante et de l'agressivité de la souche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring plant defense pathways in the carrot-Alternaria dauci pathosystem, a non-model interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Allenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marques</w:t>
+                <w:t xml:space="preserve">François Sement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cadot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Huet</w:t>
+                <w:t xml:space="preserve">Mathilde Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Rencontres du végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">63rd International Symposium of Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729356v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is quantitative resistance qualitative? An example with two Alternaria Leaf Blight resistant carrot genotypes and four resistance assessment techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6214,51 +6214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid gene nucleotide diversity reflects carrot history and selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dubois-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6352,77 +6352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Plant Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France. 10 p</w:t>
@@ -6464,51 +6464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrot diversity as a source of functional food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6602,77 +6602,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t>
@@ -6701,51 +6701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic resources management with networks: the example of the network &amp;quot;Carrot and other Daucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,90 +6858,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre résistance partielle à Alternaria dauci et résistance aux toxines fongiques chez la carotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7009,77 +7009,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrot and other Apiaceae International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7104,77 +7104,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phytoalexine '6-méthoxymélleine' est-t-elle impliquée dans les mécanismes de résistance de la carotte à Alternaria dauci, agent de la brûlure foliaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7261,51 +7261,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuberous-rooted chervil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7313,51 +7313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrots and related Apiaceae crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.325-332, 2020, 9781789240955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Du Toit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp W. Simon; Massimo Iorizzo; Dariusz Grzebelus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Carrot Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 18, </w:t>
@@ -7564,51 +7564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo V. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonardo S. Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Plant Breeding. Vegetables II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
@@ -7790,263 +7790,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la diversité pigmentaire chez la carotte pour la création de nouvelles variétés axées sur leurs qualités</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets inhibiteurs de la phytoalexine 6-méthoxymelléine sur le développement d’Alternaria dauci, agent de la brûlure foliaire de la carotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925220v1</w:t>
+                <w:t xml:space="preserve">hal-00925207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets inhibiteurs de la phytoalexine 6-méthoxymelléine sur le développement d’Alternaria dauci, agent de la brûlure foliaire de la carotte</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la diversité pigmentaire chez la carotte pour la création de nouvelles variétés axées sur leurs qualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hudhomme</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00925207v1</w:t>
+                <w:t xml:space="preserve">hal-00925220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création variétale d’espèces potagères résistantes aux bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8077,90 +8077,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root color as an important feature of carrot origin and genetic history.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8221,51 +8221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8294,128 +8294,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of carotenoid biosynthesis pathway genes in different coloured carrot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Comment mesurer la résistance quantitative de la carotte à Alternaria dauci ? Comparaison de différentes méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730052v1</w:t>
+                <w:t xml:space="preserve">hal-00729975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on cartographier les facteurs de résistance de la carotte à Alternaria dauci, à l'aide de marqueurs dominants sur une descendance F2?</w:t>
               </w:r>
@@ -8453,51 +8470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Birolleau-Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8509,465 +8526,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer la résistance quantitative de la carotte à Alternaria dauci ? Comparaison de différentes méthodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Polymorphism of carotenoid biosynthesis pathway genes in different coloured carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729975v1</w:t>
+                <w:t xml:space="preserve">hal-00730052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Alternaria dauci host range and preliminary study of fungal phytotoxic components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Etude de la diversité nucléotidique des gènes de la voie de biosynthèse des caroténoïdes chez la carotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729101v1</w:t>
+                <w:t xml:space="preserve">hal-00729131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide diversity of carotenoid biosynthesis pathway genes in carrot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Assessment of Alternaria dauci host range and preliminary study of fungal phytotoxic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729778v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la diversité nucléotidique des gènes de la voie de biosynthèse des caroténoïdes chez la carotte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleotide diversity of carotenoid biosynthesis pathway genes in carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peltier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729131v1</w:t>
+                <w:t xml:space="preserve">hal-00729778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9122,51 +9122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti-Anlati Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Medeiros Netto Ottoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yovanopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-019-0966-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Welsch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-016-2637-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawelec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1279-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2576-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134867v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagn&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116674" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCZF6XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Boedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCNJL8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peltier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038724" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benichou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berruyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersihand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02494.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D19RQB19-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allenda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sement" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clotault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lionneton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peltier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1338-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6L8RGTP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02218.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0978-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CX3VTRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729859v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#233;my Clotault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern210" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9241-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T59W6BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2006.01290.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rouxel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bersihand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Reduron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cadou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.77" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gagn&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois-Laurent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maghraoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allenda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sement" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729333v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729356v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clotault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729969v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Granger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03144635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789240955.0325" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Du Toit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Rafal Baranski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03389-7_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp W. Simon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger R. Freeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo V. Vieira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo S. Boiteux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516459v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Auperpin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721101706751174E12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925207v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudhomme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729975v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729101v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillemette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti-Anlati Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Medeiros Netto Ottoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yovanopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-019-0966-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Welsch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-016-2637-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawelec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1279-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2576-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134867v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagn&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116674" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCZF6XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Boedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCNJL8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peltier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038724" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benichou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berruyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersihand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02494.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D19RQB19-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allenda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sement" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clotault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lionneton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peltier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1338-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6L8RGTP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02218.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0978-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CX3VTRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9241-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T59W6BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#233;my Clotault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern210" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2006.01290.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rouxel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bersihand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Reduron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cadou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.38" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516448v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.77" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gagn&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois-Laurent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maghraoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729333v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allenda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clotault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729969v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Granger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03144635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789240955.0325" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Du Toit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Rafal Baranski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03389-7_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp W. Simon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger R. Freeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo V. Vieira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo S. Boiteux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516459v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Auperpin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721101706751174E12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudhomme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730052v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729131v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillemette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729778v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>