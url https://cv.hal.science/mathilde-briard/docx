--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -259,295 +259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378553v1</w:t>
+                <w:t xml:space="preserve">hal-05114656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+                <w:t xml:space="preserve">Marie Louisa Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114656v1</w:t>
+                <w:t xml:space="preserve">hal-05378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Localization of Resistance and Metabolic Quantitative Trait Loci on Carrot Genome Reveals Fungitoxic Terpenes and Related Candidate Genes Associated with the Resistance to Alternaria dauci</w:t>
               </w:r>
@@ -585,51 +585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.71. </w:t>
@@ -667,51 +667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Phenylpropanoids and Flavonoids in Plant Resistance to Pests and Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -929,295 +929,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrot resistance against Alternaria leaf blight: potential involvement of terpenes and flavonoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breeding for carrot resistance to Alternaria dauci without compromising taste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Koutouan</w:t>
+                <w:t xml:space="preserve">Valentine Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briard</w:t>
+                <w:t xml:space="preserve">Claire Yovanopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baltenweck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Halter</w:t>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1264.23⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-019-0966-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915477v1</w:t>
+                <w:t xml:space="preserve">hal-02277516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for carrot resistance to Alternaria dauci without compromising taste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubert</w:t>
+                <w:t xml:space="preserve">Carrot resistance against Alternaria leaf blight: potential involvement of terpenes and flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Cottet</w:t>
+                <w:t xml:space="preserve">R. Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Yovanopoulos</w:t>
+                <w:t xml:space="preserve">P. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+                <w:t xml:space="preserve">D. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (4), pp.59. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, II International Symposium on Carrot and Other Apiaceae, 1264, pp.191-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-019-0966-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1264.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277516v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between carrot leaf secondary metabolites and resistance to Alternaria dauci</w:t>
               </w:r>
@@ -1229,64 +1229,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1733,429 +1733,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there variety × isolate interaction in the polygenic quantitative resistance of carrot to Alternaria dauci ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carotenoid Content and Root Color of Cultivated Carrot: A Candidate-Gene Association Study Using an Original Broad Unstructured Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pawelec</w:t>
+                <w:t xml:space="preserve">Matthieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Marques</w:t>
+                <w:t xml:space="preserve">Séverine Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dubois-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-014-1279-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392648v1</w:t>
+                <w:t xml:space="preserve">hal-01134867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of carrot resistance to leaf blight with connected populations: stability across years and consequences for breeding</w:t>
+                <w:t xml:space="preserve">Is there variety × isolate interaction in the polygenic quantitative resistance of carrot to Alternaria dauci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Suel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pawelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Linda Voisine</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-015-2576-z⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 202 (2), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-014-1279-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412605v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid Content and Root Color of Cultivated Carrot: A Candidate-Gene Association Study Using an Original Broad Unstructured Population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dubois-Laurent</w:t>
+                <w:t xml:space="preserve">QTL mapping of carrot resistance to leaf blight with connected populations: stability across years and consequences for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Suel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maghraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Huet</w:t>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128 (11), pp.2177-2187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-015-2576-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134867v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution temporelle de la diversité génétique de Chaerophyllum bulbosum : conséquences sur la gestion des ressources génétiques</w:t>
               </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,51 +2430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional gene polymorphism to reveal species history: the case of the CRTISO gene in cultivated carrots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,51 +3387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of factors underlying partial resistance to Alternaria leaf blight in carrot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pawelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Birolleau-Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,337 +3510,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of carrot resistance on development of the Alternaria leaf blight pathogen (Alternaria dauci)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+                <w:t xml:space="preserve">Expression of carotenoid biosynthesis genes during carrot root development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerémy Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 121 (1), pp.55-66. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (13), pp.3563-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-007-9241-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661624v1</w:t>
+                <w:t xml:space="preserve">hal-00729859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of carotenoid biosynthesis genes during carrot root development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of carrot resistance on development of the Alternaria leaf blight pathogen (Alternaria dauci)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerémy Clotault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Briard</w:t>
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121 (1), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-007-9241-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ern210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729859v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of carrot resistance to alternaria leaf blight in controlled environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pawelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4215,554 +4215,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+                <w:t xml:space="preserve">Is the host range of Alternaria dauci restricted to carrot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Guichard</w:t>
+                <w:t xml:space="preserve">Soumaya Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.183-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516577v1</w:t>
+                <w:t xml:space="preserve">hal-02516596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+                <w:t xml:space="preserve">Genetic diversity and taxonomic aspects of wild carrot in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Reduron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Carrot and other Apiaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2014, Angers, France. pp.304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516581v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the host range of Alternaria dauci restricted to carrot?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dongo</w:t>
+                <w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.183-189, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.26⟩</w:t>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516596v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and taxonomic aspects of wild carrot in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Jourdan</w:t>
+                <w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Carrot and other Apiaceae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737583v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrot resistance to Alternaria leaf blight: from genetics to metabolomics</w:t>
               </w:r>
@@ -4774,51 +4774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,51 +4925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
@@ -4998,51 +4998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of carrot genetic resources to understand root carotenoid content: Preliminary steps to an association mapping study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5145,77 +5145,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is host range of carrot restricted to Alternaria dauci?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5251,277 +5251,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping in carrot: application to root carotenoid content and colour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jourdan</w:t>
+                <w:t xml:space="preserve">Wild carrot diversity in continental France and Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gagné</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Huet</w:t>
+                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dubois-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th INTERNATIONAL CARROT CONFERENCE</w:t>
+              <w:t xml:space="preserve">36th International Carrot Conference, Workshop on the use of carrot crop wild relatives (Global Crop Diversity Trust)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135127v1</w:t>
+                <w:t xml:space="preserve">hal-03284054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild carrot diversity in continental France and Corsica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+                <w:t xml:space="preserve">Association mapping in carrot: application to root carotenoid content and colour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dubois-Laurent</w:t>
+                <w:t xml:space="preserve">S. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Carrot Conference, Workshop on the use of carrot crop wild relatives (Global Crop Diversity Trust)</w:t>
+              <w:t xml:space="preserve">36th INTERNATIONAL CARROT CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284054v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la biomasse d’Alternaria dauci dans des génotypes de carotte par PCR en temps réel</w:t>
               </w:r>
@@ -5546,64 +5546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop RFSV Nouveaux outils pour le diagnostic végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
@@ -5695,402 +5695,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation dans différentes conditions environnementales de la résistance des variétés de carotte à Alternaria dauci : prise en compte du stade de développement de la plante et de l'agressivité de la souche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternaria dauci, agent causal des brûlures foliaires est pathogène sur différentes espèces végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marques</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Huet</w:t>
+                <w:t xml:space="preserve">P. Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Rencontres du végétal</w:t>
+              <w:t xml:space="preserve">6ème Rencontres du végétal, Agrocampus Ouest-centre d'Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729356v1</w:t>
+                <w:t xml:space="preserve">hal-00729333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternaria dauci, agent causal des brûlures foliaires est pathogène sur différentes espèces végétales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+                <w:t xml:space="preserve">Exploring plant defense pathways in the carrot-Alternaria dauci pathosystem, a non-model interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Allenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poupard</w:t>
+                <w:t xml:space="preserve">François Sement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Rencontres du végétal, Agrocampus Ouest-centre d'Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">63rd International Symposium of Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729333v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring plant defense pathways in the carrot-Alternaria dauci pathosystem, a non-model interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation dans différentes conditions environnementales de la résistance des variétés de carotte à Alternaria dauci : prise en compte du stade de développement de la plante et de l'agressivité de la souche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sement</w:t>
+                <w:t xml:space="preserve">S. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Briard</w:t>
+                <w:t xml:space="preserve">V. Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd International Symposium of Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">6ème Rencontres du végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128322v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is quantitative resistance qualitative? An example with two Alternaria Leaf Blight resistant carrot genotypes and four resistance assessment techniques</w:t>
               </w:r>
@@ -6102,64 +6102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6352,77 +6352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Plant Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France. 10 p</w:t>
@@ -6451,51 +6451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrot diversity as a source of functional food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6615,51 +6615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6884,51 +6884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,51 +7130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8103,51 +8103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8294,175 +8294,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer la résistance quantitative de la carotte à Alternaria dauci ? Comparaison de différentes méthodes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphism of carotenoid biosynthesis pathway genes in different coloured carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729975v1</w:t>
+                <w:t xml:space="preserve">hal-00730052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on cartographier les facteurs de résistance de la carotte à Alternaria dauci, à l'aide de marqueurs dominants sur une descendance F2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pawelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8526,448 +8509,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of carotenoid biosynthesis pathway genes in different coloured carrot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment mesurer la résistance quantitative de la carotte à Alternaria dauci ? Comparaison de différentes méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730052v1</w:t>
+                <w:t xml:space="preserve">hal-00729975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la diversité nucléotidique des gènes de la voie de biosynthèse des caroténoïdes chez la carotte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Clotault</w:t>
+                <w:t xml:space="preserve">Assessment of Alternaria dauci host range and preliminary study of fungal phytotoxic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729131v1</w:t>
+                <w:t xml:space="preserve">hal-00729101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Alternaria dauci host range and preliminary study of fungal phytotoxic components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleotide diversity of carotenoid biosynthesis pathway genes in carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guillemette</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00729101v1</w:t>
+                <w:t xml:space="preserve">hal-00729778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide diversity of carotenoid biosynthesis pathway genes in carrot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la diversité nucléotidique des gènes de la voie de biosynthèse des caroténoïdes chez la carotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729778v1</w:t>
+                <w:t xml:space="preserve">hal-00729131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9122,51 +9122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti-Anlati Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Medeiros Netto Ottoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yovanopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-019-0966-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Welsch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-016-2637-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawelec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1279-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2576-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134867v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagn&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116674" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCZF6XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Boedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCNJL8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peltier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038724" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benichou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berruyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersihand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02494.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D19RQB19-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allenda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sement" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clotault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lionneton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peltier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1338-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6L8RGTP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02218.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0978-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CX3VTRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9241-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T59W6BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#233;my Clotault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern210" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2006.01290.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rouxel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bersihand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Reduron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cadou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.38" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516448v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.77" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gagn&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois-Laurent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maghraoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729333v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allenda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clotault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729969v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Granger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03144635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789240955.0325" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Du Toit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Rafal Baranski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03389-7_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp W. Simon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger R. Freeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo V. Vieira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo S. Boiteux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516459v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Auperpin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721101706751174E12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudhomme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730052v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729131v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillemette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729778v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Anlati Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1513301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03192279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti-Anlati Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Medeiros Netto Ottoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Yovanopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-019-0966-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Welsch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-016-2637-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134867v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagn&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghraoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116674" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawelec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1279-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2576-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCZF6XQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Boedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCNJL8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peltier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038724" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benichou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berruyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersihand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02494.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D19RQB19-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allenda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sement" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clotault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lionneton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peltier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1338-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6L8RGTP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02218.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0978-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CX3VTRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729859v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#233;my Clotault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern210" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9241-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T59W6BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2006.01290.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rouxel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bersihand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Reduron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cadou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516448v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.77" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gagn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois-Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maghraoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128322v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allenda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sement" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729356v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clotault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729969v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Granger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03144635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789240955.0325" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Du Toit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Rafal Baranski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03389-7_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp W. Simon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger R. Freeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo V. Vieira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo S. Boiteux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516459v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Auperpin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721101706751174E12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudhomme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729975v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729101v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillemette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>