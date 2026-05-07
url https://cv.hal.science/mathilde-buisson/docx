--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -2412,51 +2412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4638B1A"/>
+    <w:nsid w:val="70289A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>