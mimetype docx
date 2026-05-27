--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1082,237 +1082,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04938361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Bialé (Saint-Justin, Landes). Rapport final d'opération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meymac (19), Place du Bûcher. Photogrammétrie et étude des fours issus de l'abbatiale. Rapport final de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Viaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Marache</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2, Association RNH; SRA Nouvelle-Aquitaine, Bordeaux. 2023</w:t>
+                <w:t xml:space="preserve">Juliette Coudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ArchéA; SRA Nouvelle-Aquitaine, Limoges. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04365288v1</w:t>
+                <w:t xml:space="preserve">halshs-04387352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meymac (19), Place du Bûcher. Photogrammétrie et étude des fours issus de l'abbatiale. Rapport final de prospection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site de Bialé (Saint-Justin, Landes). Rapport final d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Viaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Viaut</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Coudrin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ArchéA; SRA Nouvelle-Aquitaine, Limoges. 2023</w:t>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, Association RNH; SRA Nouvelle-Aquitaine, Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04387352v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04365288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Bialé (Saint-Justin, Landes). Rapport final d'opération</w:t>
               </w:r>
@@ -1337,51 +1337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1, Association RNH; SRA Nouvelle-Aquitaine, Bordeaux. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1677,587 +1677,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buisson M., &amp;quot;Le verre&amp;quot; in Leroux L. (dir.), Carlux, Le château (24), Rapport Final d'Opération, Bordeaux : SRA Nouvelle-Aquitaine, 2020.</w:t>
+                <w:t xml:space="preserve">Ligugé (86), Centre-Bourg. Suivi archéologique des travaux de renouvellement du réseau d’eau potable place du Révérend Père Lambert, Grand' Rue, rue de la Chaîne et rue Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Leroux</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Buisson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Hadès bureau d'investigations archéologiques. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Nouvelle-Aquitaine. 2020, pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045698v1</w:t>
+                <w:t xml:space="preserve">hal-05203462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligugé (86), Centre-Bourg. Suivi archéologique des travaux de renouvellement du réseau d’eau potable place du Révérend Père Lambert, Grand' Rue, rue de la Chaîne et rue Charpentier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Martineau</w:t>
+                <w:t xml:space="preserve">BUISSON M. &amp;quot;Etude du verre&amp;quot; in PINAUD F., Rue Lescure – Rue Neuve + Une nécropole tardo-antique / mérovingienne suivit d'une occupation des VIII°-XI°siècle. Rapport final d'opération archéologique (fouille préventive), Éveha – Études et valorisations archéologiques (Limoges, F), 1 vol., SRA Nouvelle-Aquitaine, 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Buisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Eveha, SRA Nouvelle Aquitaine. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Macouin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05203462v1</w:t>
+                <w:t xml:space="preserve">hal-03045675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BUISSON M. &amp;quot;Etude du verre&amp;quot; in PINAUD F., Rue Lescure – Rue Neuve + Une nécropole tardo-antique / mérovingienne suivit d'une occupation des VIII°-XI°siècle. Rapport final d'opération archéologique (fouille préventive), Éveha – Études et valorisations archéologiques (Limoges, F), 1 vol., SRA Nouvelle-Aquitaine, 2020.</w:t>
+                <w:t xml:space="preserve">Boismé (79), Rue Lescure – Rue Neuve, Une nécropole tardo-antique / mérovingienne suivie d’une occupation des VIIIe -XIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pinaud</w:t>
+                <w:t xml:space="preserve">Nicolas Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Buisson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Eveha, SRA Nouvelle Aquitaine. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie de Nouvelle-Aquitaine. 2020, pp.422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045675v1</w:t>
+                <w:t xml:space="preserve">hal-05204163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boismé (79), Rue Lescure – Rue Neuve, Une nécropole tardo-antique / mérovingienne suivie d’une occupation des VIIIe -XIe siècles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buisson M., &amp;quot;Le verre&amp;quot; in Leroux L. (dir.), Carlux, Le château (24), Rapport Final d'Opération, Bordeaux : SRA Nouvelle-Aquitaine, 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Hadès bureau d'investigations archéologiques. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bidault</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05204163v1</w:t>
+                <w:t xml:space="preserve">hal-03045698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BUISSON M. « Etude du verre » in PROUTEAU N. coord., Le Haut-Clairvaux, morphogénèse d’un pôle châtelain à la frontière entre Poitou, Anjou et Touraine (XIe-XVIe s.) , Rapport final d’activité du PCR 2017-2020, SRA Nouvelle Aquitaine, Poitiers, 2019.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BUISSON M. « Etude du verre », in CONTE P. (dir.), La motte castrale de Châteauvieux à La Porcherie, Fouille programmée 2018, rapport final d’opération archéologique, SRA Nouvelle-Aquitaine, Limoges : ArchéA 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Buisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CESCM (Poitiers). 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ArchéA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592214v1</w:t>
+                <w:t xml:space="preserve">hal-03592201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BUISSON M. « Etude du verre », in CONTE P. (dir.), La motte castrale de Châteauvieux à La Porcherie, Fouille programmée 2018, rapport final d’opération archéologique, SRA Nouvelle-Aquitaine, Limoges : ArchéA 2019.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BUISSON M. « Etude du verre » in PROUTEAU N. coord., Le Haut-Clairvaux, morphogénèse d’un pôle châtelain à la frontière entre Poitou, Anjou et Touraine (XIe-XVIe s.) , Rapport final d’activité du PCR 2017-2020, SRA Nouvelle Aquitaine, Poitiers, 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Buisson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ArchéA. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CESCM (Poitiers). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592201v1</w:t>
+                <w:t xml:space="preserve">hal-03592214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BUISSON M. « Le verre médiéval et moderne», in CONTE P. (dir.), Prieuré du Saint-Sépulcre et église de La Vinadière, Fouille programmée 2017, rapport intermédiaire 2018, SRA Nouvelle-Aquitaine, Limoges : ArchéA, 2018.</w:t>
               </w:r>
@@ -2412,51 +2412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70289A91"/>
+    <w:nsid w:val="E2B49B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2643,51 +2643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2690-514X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afaverre.fr/Afaverre/lafav-en-personnes/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iramat.preprod.lamp.cnrs.fr/user/mathilde.buisson/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Colomy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coudrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sartou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lhermite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pesenti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Macouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2690-514X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afaverre.fr/Afaverre/lafav-en-personnes/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iramat.preprod.lamp.cnrs.fr/user/mathilde.buisson/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Colomy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coudrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sartou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lhermite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pesenti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Macouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>