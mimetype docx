--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -225,1021 +225,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t>
+                <w:t xml:space="preserve">Lipids and proteins bioaccessibility in DHA-enriched fortified infant flours and formulas using a static in vitro 6-month-old infant digestion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Marine Tournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lacroux</w:t>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">8. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777019v1</w:t>
+                <w:t xml:space="preserve">hal-04548227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des associations tripartites (céréales/légumineuses/légumes feuilles) dans l’alimentation de l’adulte et de l’enfant : exemple d’applications dans deux matrices céréalières de grande consommation les pâtes et les farines infantiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Pinel</w:t>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777826v1</w:t>
+                <w:t xml:space="preserve">hal-04777019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids and proteins bioaccessibility in DHA-enriched fortified infant flours and formulas using a static in vitro 6-month-old infant digestion model</w:t>
+                <w:t xml:space="preserve">Intégration de corps lipidiques d'origine animale et végétale dans des préparations de suite : impact sur la structure des lipides et leur digestibilité in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tournaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélina Robert</w:t>
+                <w:t xml:space="preserve">Françoise Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548227v1</w:t>
+                <w:t xml:space="preserve">hal-04834091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability and nutritional profile of omega-3 enriched flours optimized for infant nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt des associations tripartites (céréales/légumineuses/légumes feuilles) dans l’alimentation de l’adulte et de l’enfant : exemple d’applications dans deux matrices céréalières de grande consommation les pâtes et les farines infantiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International ISSFAL congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149612v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation kinetics of model systems representative of follow-on formulas</w:t>
+                <w:t xml:space="preserve">Oxidative stability and nutritional profile of omega-3 enriched flours optimized for infant nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+                <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. Journal of the American Oil Chemists' Society, 99 (S1), pp.96, 2022</w:t>
+              <w:t xml:space="preserve">15. International ISSFAL congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180720v1</w:t>
+                <w:t xml:space="preserve">hal-04149612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid oxidation kinetics of model systems representative of infant follow-on formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Atlanta, United States. American Oil Chemists' Society (AOCS)</w:t>
+              <w:t xml:space="preserve">2022 American Oil Chemists' Society Annual Meeting &amp; Expo (AOCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Oil Chemists' Society (AOCS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal of the American Oil Chemists' Society, 99 (S1), pp.96, 2022, 2022 AOCS Annual Meeting &amp; Expo, May 1–4, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPID OXIDATION KINETICS OF MODEL SYSTEMS REPRESENTATIVE OF INFANT FOLLOW-ON FORMULAS</w:t>
+                <w:t xml:space="preserve">Nutritional values of infant formulas and flours and their adequacy with the requirements of infants aged 6 to 12 months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Durand</w:t>
+                <w:t xml:space="preserve">Youna Morgane Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 AOCS Annual Meeting and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, s.l., United States. AOCS, 1 poster, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1249,703 +1137,703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stability of polyunsaturated fatty acid-enriched infant flours based on teff and cowpea: Impact of natural antioxidants from amaranth leaves and black rice bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 220, pp.117080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chemical forms and homogenization process on the stability of vitamin A in infant follow-on formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 210, pp.116830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of infant formulas against lipid oxidation: What are the key structural levers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 126 (2), pp.2300161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejlt.202300161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effect of various sources of saturated fatty acids on infant follow-on formulas oxidative stability and nutritional profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.136854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of the nutritional composition of follow-on infant formulas commercialized worldwide in 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51, pp.109649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1955,1029 +1843,1029 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Milk Fat Globule and its membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Milk, Nutrition and Infant Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation des valeurs nutritionnelles des préparations pour nourrissons et farines infantiles avec les recommandations et besoins des enfants de 6 à 12 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of various saturated fatty acids sources on oxidative stability and nutritional profile of DHA-enriched infant follow-on formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International ISSFAL congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSFAL, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the oxidative stability and lipid profile of DHA-enriched infant follow-on formulas by the introduction of dairy lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFEL, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin A stability in follow-on infant formulas depending on the chemical form and the homogenization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Euro Fed Lipid Congress and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réintroduction de lipides laitiers dans les formules infantiles : Impact sur la stabilité oxydative et sur le profil nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipides laitiers dans les 1000 premiers jours, et au delà ..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNIEL, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does replacing palm oil in follow-on formulas with other sources of saturated fat provide a better nutritional profile without affecting oxidative stability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire SFEL - Spécial Jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFEL, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International ISSFAL Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2987,100 +2875,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes de l'oxydation lipidique et des antioxydants dans des matrices alimentaires complexes en vue d'améliorer leur stabilité et la bioaccessibilité des lipides : Exemple des préparations pour nourrissons et farines infantiles enrichies en acides gras polyinsaturés à longues chaînes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université de Montpellier, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UMONG030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04633371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3090,170 +2978,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama of the nutritional composition of follow-on infant formula commercialized worlwide in 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hemery Youna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/CLER60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3400,51 +3288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dormoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Morgane Hemery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barouh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hemery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villeneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117080" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04776648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116830" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136854" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109649" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04633371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hemery Youna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CLER60" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dormoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aocs.onlinelibrary.wiley.com/doi/10.1002/aocs.12654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Morgane Hemery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04776648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116830" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109649" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04633371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hemery Youna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CLER60" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>