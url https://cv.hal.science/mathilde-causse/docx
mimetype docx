--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1608,429 +1608,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas of phenotypic, genotypic and geographical diversity present in the European traditional tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Casals</w:t>
+                <w:t xml:space="preserve">Genetic control of tomato fruit quality: from QTL mapping to Genome Wide Association studies and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuela Palombieri</w:t>
+                <w:t xml:space="preserve">Juliette Bénéjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Fontanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Riccini</w:t>
+                <w:t xml:space="preserve">Marie Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (uhac112), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 345 (4), pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744877v1</w:t>
+                <w:t xml:space="preserve">hal-04169924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of tomato fruit quality: from QTL mapping to Genome Wide Association studies and breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The INRAE Centre for Vegetable Germplasm: Geographically and Phenotypically Diverse Collections and Their Use in Genetics and Plant Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Salinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.99⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11030347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169924v1</w:t>
+                <w:t xml:space="preserve">hal-03551518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRAE Centre for Vegetable Germplasm: Geographically and Phenotypically Diverse Collections and Their Use in Genetics and Plant Breeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Atlas of phenotypic, genotypic and geographical diversity present in the European traditional tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Besombes</w:t>
+                <w:t xml:space="preserve">Samuela Palombieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Burck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Lilian Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Riccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (uhac112), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11030347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551518v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple haplotype-based analyses provide genetic and evolutionary insights into tomato fruit weight and composition</w:t>
               </w:r>
@@ -2395,252 +2395,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-term drought on tomato leaves: the impact on metabolic and antioxidative response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOMSEC - Déterminants génétiques et conception d’idéotypes culturaux adaptés à la contrainte hydrique et améliorés sur des critères de qualité chez la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Petrović</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology and Molecular Biology of Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12298-021-01102-2⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gv9k-py55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562547v1</w:t>
+                <w:t xml:space="preserve">hal-03632730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOMSEC - Déterminants génétiques et conception d’idéotypes culturaux adaptés à la contrainte hydrique et améliorés sur des critères de qualité chez la tomate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of long-term drought on tomato leaves: the impact on metabolic and antioxidative response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Petrović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slađana Savić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zorica Jovanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 84, pp.135-144. </w:t>
+              <w:t xml:space="preserve">Physiology and Molecular Biology of Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.2805-2817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/gv9k-py55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12298-021-01102-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632730v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of tomato response to heat stress at the QTL and transcriptome levels</w:t>
               </w:r>
@@ -2799,51 +2799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cammareri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3022,295 +3022,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic basis of phenotypic plasticity and genotype × environment interactions in a multi-parental tomato population</w:t>
+                <w:t xml:space="preserve">Integration of QTL, Transcriptome and Polymorphism Studies Reveals Candidate Genes for Water Stress Response in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Derivot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yolande Carretero</w:t>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa265⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11080900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952485v1</w:t>
+                <w:t xml:space="preserve">hal-02952488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of QTL, Transcriptome and Polymorphism Studies Reveals Candidate Genes for Water Stress Response in Tomato</w:t>
+                <w:t xml:space="preserve">Genetic basis of phenotypic plasticity and genotype × environment interactions in a multi-parental tomato population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Duboscq</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+                <w:t xml:space="preserve">Shai Koussevitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (8), pp.900. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (18), pp.5365-5376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11080900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952488v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of genome-wide association studies provides insights into genetic control of tomato flavor.</w:t>
               </w:r>
@@ -3528,425 +3528,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allele-specific expression and genetic determinants of transcriptomic variations in response to mild water deficit in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Duboscq</w:t>
+                <w:t xml:space="preserve">Water Deficit and Salinity Stress Reveal Many Specific QTL for Plant Growth and Fruit Quality Traits in Tomato.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Latreille</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14057⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620940v1</w:t>
+                <w:t xml:space="preserve">hal-02626981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Deficit and Salinity Stress Reveal Many Specific QTL for Plant Growth and Fruit Quality Traits in Tomato.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pascual</w:t>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00279⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626981v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Allele-specific expression and genetic determinants of transcriptomic variations in response to mild water deficit in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Muriel Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Matthieu Beukers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (3), pp.635-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721265v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of modern tomato breeding germplasm for deciphering the genetic control of agronomical traits by Genome Wide Association study</w:t>
               </w:r>
@@ -4328,870 +4328,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of genomic selection for tomato fruit quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association mapping reveals the genetic architecture of tomato response to water deficit: focus on major fruit quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janejira Duangjit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (3), pp.on-line. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (22), pp.6413-6430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-016-0453-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285248v1</w:t>
+                <w:t xml:space="preserve">hal-01403394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des marqueurs moléculaires et de la génomique pour l'utilisation des ressources génétiques chez la tomate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bauchet</w:t>
+                <w:t xml:space="preserve">Les saveurs au potager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Devillepoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67, pp.29-40</w:t>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 640, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604740v1</w:t>
+                <w:t xml:space="preserve">hal-01313373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les saveurs au potager</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: lessons from linkage mapping and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (2), pp.395-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-015-2635-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313373v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: lessons from linkage mapping and gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting quantitative trait variation in the resequencing era: Complementarity of bi-parental, multi-parental and association panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janejira Duangjit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-015-2635-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 242, pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353279v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping reveals the genetic architecture of tomato response to water deficit: focus on major fruit quality traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of genomic selection for tomato fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janejira Duangjit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.on-line. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-016-0453-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01403394v1</w:t>
+                <w:t xml:space="preserve">hal-01285248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting quantitative trait variation in the resequencing era: Complementarity of bi-parental, multi-parental and association panels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport des marqueurs moléculaires et de la génomique pour l'utilisation des ressources génétiques chez la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.06.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635859v1</w:t>
+                <w:t xml:space="preserve">hal-01604740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t>
               </w:r>
@@ -5573,2734 +5573,2734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variétés et systèmes de culture de tomate : les apports conjoints de la génétique et de l'agronomie</w:t>
+                <w:t xml:space="preserve">Le génome de la tomate séquencé, une manne pour les sélectionneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecompte</w:t>
+                <w:t xml:space="preserve">Mondher Bouzayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (2), pp.23-34</w:t>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630581v1</w:t>
+                <w:t xml:space="preserve">hal-02632122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of a tomato MAGIC population to decipher the genetic control of quantitative traits and detect causal variants in the resequencing era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+                <w:t xml:space="preserve">Bevan E. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.10.023⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.565-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053426v1</w:t>
+                <w:t xml:space="preserve">hal-01208731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génome de la tomate séquencé, une manne pour les sélectionneurs</w:t>
+                <w:t xml:space="preserve">Genomic analyses provide insights into the history of tomato breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Bouzayen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (11), pp.1220 - 1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632122v1</w:t>
+                <w:t xml:space="preserve">hal-02639866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of a tomato MAGIC population to decipher the genetic control of quantitative traits and detect causal variants in the resequencing era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Bruguier</w:t>
+                <w:t xml:space="preserve">Genome-wide association in tomato Reveals 44 candidate loci for fruit metabolic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.12282⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (3), pp.1120-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.241521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208731v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analyses provide insights into the history of tomato breeding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Junhong Zhang</w:t>
+                <w:t xml:space="preserve">Genes involved in floral meristem in tomato exhibit drastically reduced genetic diversity and signature of selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangyang Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qinghui Yu</w:t>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3117⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-014-0279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639866v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association in tomato Reveals 44 candidate loci for fruit metabolic traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variétés et systèmes de culture de tomate : les apports conjoints de la génétique et de l'agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.23-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268579v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes involved in floral meristem in tomato exhibit drastically reduced genetic diversity and signature of selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grivet</w:t>
+                <w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 290, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-014-0279-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641364v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home conservation strategies for tomato (Solanum lycopersicum): Storage temperature vs. duration – Is there a compromise for better aroma preservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1-4), pp.825-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208665v1</w:t>
+                <w:t xml:space="preserve">hal-01328646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome resequencing in tomato reveals variation associated with introgression and breeding events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pericarp tissue microstructure and cell wall polysaccharide chemistry are differently affected in lines of tomato with contrasted firmness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervin Poole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham B. Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-791⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2012.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652747v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive proteome map of tomato (Solanum lycopersicum) fruit pericarp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+                <w:t xml:space="preserve">A cytochrome P450 regulates a domestication trait in cultivated tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manohar Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Blanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200438⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (42), pp.17125-17130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1307313110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02653105v1</w:t>
+                <w:t xml:space="preserve">hal-02646387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of salinity and calcium on tomato fruit proteome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">An extensive proteome map of tomato (Solanum lycopersicum) fruit pericarp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (20), pp.3059 - 3063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/omi.2012.0108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648418v1</w:t>
+                <w:t xml:space="preserve">hal-02653105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pericarp tissue microstructure and cell wall polysaccharide chemistry are differently affected in lines of tomato with contrasted firmness</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole genome resequencing in tomato reveals variation associated with introgression and breeding events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2012.09.009⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (791), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647387v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cytochrome P450 regulates a domestication trait in cultivated tomato</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of salinity and calcium on tomato fruit proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José Blanca</w:t>
+                <w:t xml:space="preserve">Arafet Manaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1307313110⟩</w:t>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2012.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646387v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home conservation strategies for tomato (Solanum lycopersicum): Storage temperature vs. duration – Is there a compromise for better aroma preservation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic analysis of tomato (Solanum lycopersicum) secretome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Emadeldin Konozy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Gouble</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.251-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-012-0516-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01328646v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of tomato (Solanum lycopersicum) secretome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic diversity and association mapping for fruit quality traits in cultivated tomato and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emadeldin Konozy</w:t>
+                <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 126, pp.251-266. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (3), pp.567 - 581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10265-012-0516-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-2002-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646371v1</w:t>
+                <w:t xml:space="preserve">hal-02651895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity and association mapping for fruit quality traits in cultivated tomato and related species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaxin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Munos</w:t>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-2002-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (18), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651895v1</w:t>
+                <w:t xml:space="preserve">hal-01208665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-Wide Association Mapping in Tomato (Solanum lycopersicum) Is Possible Using Genome Admixture of Solanum lycopersicum var. cerasiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shusei Sato</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kenta Shirasawa</w:t>
+                <w:t xml:space="preserve">Aurelie A. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (8), pp.853 - 864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.112.002667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651748v1</w:t>
+                <w:t xml:space="preserve">hal-02652089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall glycosidase activities and protein content variations during fruit development and ripening in three texture contrasted tomato cultivars</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a Large SNP Genotyping Array and Generation of High-Density Genetic Maps in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Chur Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Durstewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Plieske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Wieseke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin W. Ganal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saudi Journal of Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sjbs.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643243v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Mapping of a Fruit Firmness-Related Quantitative Trait Locus in Tomato Reveals Epistatic Interactions Associated with a Complex Combinatorial Locus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Lynn</w:t>
+                <w:t xml:space="preserve">Shusei Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Graham</w:t>
+                <w:t xml:space="preserve">Satoshi Tabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Hirakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Asamizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Shirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.200634⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645571v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Mapping in Tomato (Solanum lycopersicum) Is Possible Using Genome Admixture of Solanum lycopersicum var. cerasiforme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell wall glycosidase activities and protein content variations during fruit development and ripening in three texture contrasted tomato cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emadeldin Konozy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.112.002667⟩</w:t>
+              <w:t xml:space="preserve">Saudi Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.277 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sjbs.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652089v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Large SNP Genotyping Array and Generation of High-Density Genetic Maps in Tomato</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Resolution Mapping of a Fruit Firmness-Related Quantitative Trait Locus in Tomato Reveals Epistatic Interactions Associated with a Complex Combinatorial Locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg Plieske</w:t>
+                <w:t xml:space="preserve">Natalie H. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Wieseke</w:t>
+                <w:t xml:space="preserve">James Lynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin W. Ganal</w:t>
+                <w:t xml:space="preserve">Neil Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1644 - 1657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.200634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650989v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture.</w:t>
               </w:r>
@@ -8411,90 +8411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemicellulose fine structure is affected differently during ripening of tomato lines with contrasted texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham B. Seymour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53, pp.462-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8534,1434 +8534,1434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+                <w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shusei Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Tabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Hirakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Asamizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Shirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-012-0760-7⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650203v1</w:t>
+                <w:t xml:space="preserve">hal-04198562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenta Shirasawa</w:t>
+                <w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Maingonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187 (1), pp.99 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-012-0760-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198562v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt and genotype impact on plant physiology and root proteome variations in tomato</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une horticulture à haute performance environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Hela Ben Ahmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+                <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Aschi-Smiti</w:t>
+                <w:t xml:space="preserve">Angélique Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (1), pp.81-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646770v1</w:t>
+                <w:t xml:space="preserve">hal-01506048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in tomato locule number is controlled by two single-nucleotide polymorphisms located near &amp;lt;em&amp;gt;WUSCHEL&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 156 (4), pp.2244-2254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.111.173997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of SUN OVATE, LC and FAS in the tomato germplasm and the relationship to fruit shape diversity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-infrared spectroscopy as a tool for rapid determination of internal quality parameters in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Michel</w:t>
+                <w:t xml:space="preserve">Iwona Scibisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (4), pp.1390-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642795v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared spectroscopy as a tool for rapid determination of internal quality parameters in tomato</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie des préférences des consommateurs européens et amélioration de la qualité de la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Navez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (1), pp.86-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646451v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des préférences des consommateurs européens et amélioration de la qualité de la tomate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of SUN OVATE, LC and FAS in the tomato germplasm and the relationship to fruit shape diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Navez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gustavo R Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Chur Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 97 (1), pp.86-87</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (1), pp.275-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643984v1</w:t>
+                <w:t xml:space="preserve">hal-02642795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une horticulture à haute performance environnementale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Delahaye</w:t>
+                <w:t xml:space="preserve">Combining ecophysiological modelling and quantitative trait locus analysis to identify key elementary processes underlying tomato fruit sugar concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Padilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (3), pp.907-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506048v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecophysiological modelling and quantitative trait locus analysis to identify key elementary processes underlying tomato fruit sugar concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+                <w:t xml:space="preserve">Salt and genotype impact on plant physiology and root proteome variations in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Manaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Hela Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecomte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+                <w:t xml:space="preserve">Samira Aschi-Smiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 62 (3), pp.907-919. </w:t>
+              <w:t xml:space="preserve">, 2011, 62 (8), pp.2797-2813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647846v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouge de plaisir</w:t>
+                <w:t xml:space="preserve">La tomate, les défis du goût (Dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Toula-Breysse</w:t>
+                <w:t xml:space="preserve">Géraud Chabriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20328, p 45</w:t>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660036v1</w:t>
+                <w:t xml:space="preserve">hal-02656158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomate, les défis du goût (Dossier)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rouge de plaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Sarazin</w:t>
+                <w:t xml:space="preserve">Jean Luc Toula-Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13, pp.1-12</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20328, p 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656158v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Birtic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10271,51 +10271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cammareri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Moneta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Peparaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10391,77 +10391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective proteins are differentially expressed in tomato genotypes differing for their tolerance to low-temperature storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10524,51 +10524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet QualiTomFil Trois ans de recherche pour la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10818,51 +10818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 75 (9), pp.S531-S541. </w:t>
@@ -10982,64 +10982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fruit load on the tomato pericarp metabolome in a Solanum chmielewskii introgression line population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11237,51 +11237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of growth processes involved in QTLs for tomato fruit size and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11514,51 +11514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11645,347 +11645,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in volatiles and glycosides during fruit maturation of two contrasted tomato (&amp;lt;em&amp;gt;Solanum lycopersicum&amp;lt;/em&amp;gt;) lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+                <w:t xml:space="preserve">Simona Birtic-Pindat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (2), pp.591-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8023062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666860v1</w:t>
+                <w:t xml:space="preserve">hal-02667244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in volatiles and glycosides during fruit maturation of two contrasted tomato (&amp;lt;em&amp;gt;Solanum lycopersicum&amp;lt;/em&amp;gt;) lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Birtic-Pindat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (2), pp.591-598. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf8023062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667244v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and physiological analysis of tomato fruit weight and composition: influence of carbon availability on QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12043,450 +12043,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of genes potentially related to fruit quality by subtractive selective hybridization in tomato</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Page</w:t>
+                <w:t xml:space="preserve">A clarified position for Solanum lycopersicum var. cerasiforme in the evolutionary history of tomatoes (Solanaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Marty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gouble</w:t>
+                <w:t xml:space="preserve">Sylvain S. Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657005v1</w:t>
+                <w:t xml:space="preserve">hal-00489786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clarified position for Solanum lycopersicum var. cerasiforme in the evolutionary history of tomatoes (Solanaceae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Santoni</w:t>
+                <w:t xml:space="preserve">Isolation of genes potentially related to fruit quality by subtractive selective hybridization in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-130⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2-3), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668658v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clarified position for Solanum lycopersicum var. cerasiforme in the evolutionary history of tomatoes (Solanaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">360</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489786v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato fruit ascorbic acid content is linked with monodehydroascorbate reductase activity and tolerance to chilling stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12718,51 +12718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Mihr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12954,1536 +12954,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological relationships among physical, sensory, and morphological attributes of texture in tomato fruits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+                <w:t xml:space="preserve">Candidate Genes and Quantitative Trait Loci Affecting Fruit Ascorbic Acid Content in Three Tomato Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grotte</w:t>
+                <w:t xml:space="preserve">Philippe Duffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Robini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+                <w:t xml:space="preserve">Cécile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 58 (8), pp.1915-1925. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 143 (4), pp.1943-1953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erm046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.091413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667196v1</w:t>
+                <w:t xml:space="preserve">hal-03348017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast data preprocessing for chromatographic fingerprints of tomato cell wall polysaccharides using chemometric methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
+                <w:t xml:space="preserve">Physiological relationships among physical, sensory, and morphological attributes of texture in tomato fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Chaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Marty</w:t>
+                <w:t xml:space="preserve">Marie Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.11.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (8), pp.1915-1925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663017v1</w:t>
+                <w:t xml:space="preserve">hal-02667196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate Genes and Quantitative Trait Loci Affecting Fruit Ascorbic Acid Content in Three Tomato Populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Buret</w:t>
+                <w:t xml:space="preserve">Fast data preprocessing for chromatographic fingerprints of tomato cell wall polysaccharides using chemometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duffé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1141 (1), pp.41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.11.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.091413⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348017v1</w:t>
+                <w:t xml:space="preserve">hal-02663017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability over genetic backgrounds, generations and years of quantitative trait locus (QTLs) for organoleptic quality in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lecomte</w:t>
+                <w:t xml:space="preserve">Technique for rapid, small-scale analysis of vitamin C levels in fruit and application to a tomato mutant collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 112 (5), pp.934-944. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (17), pp.6159-6165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-005-0197-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf061241e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660077v1</w:t>
+                <w:t xml:space="preserve">hal-02662133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique for rapid, small-scale analysis of vitamin C levels in fruit and application to a tomato mutant collection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+                <w:t xml:space="preserve">Stability over genetic backgrounds, generations and years of quantitative trait locus (QTLs) for organoleptic quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Chaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 54 (17), pp.6159-6165. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112 (5), pp.934-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf061241e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-0197-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662133v1</w:t>
+                <w:t xml:space="preserve">hal-02660077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tomato sequencing project, the first cornerstone of the International Solanaceae Project (SOL)</w:t>
+                <w:t xml:space="preserve">Cell expansion and endoreduplication show a large genetic variability in pericarp and contribute strongly to tomato fruit growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. Mueller</w:t>
+                <w:t xml:space="preserve">Catherine Cheniclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D. Tanksley</w:t>
+                <w:t xml:space="preserve">- Wen Ying Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Giovannoni</w:t>
+                <w:t xml:space="preserve">Nathalie Frangne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. van Eck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Stack</w:t>
+                <w:t xml:space="preserve">Laurence Bolling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative and Functional Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139, pp.1984-1994</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680359v1</w:t>
+                <w:t xml:space="preserve">hal-02679827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of photoselective filters on the physical and chemical traits of vine-ripened tomato fruits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Fruit load or fruit position alters response to temperature and subsequently cherry tomato quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Rocci</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.1009-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679176v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell expansion and endoreduplication show a large genetic variability in pericarp and contribute strongly to tomato fruit growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tomato sequencing project, the first cornerstone of the International Solanaceae Project (SOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cheniclet</w:t>
+                <w:t xml:space="preserve">S.D. Tanksley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Wen Ying Rong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+                <w:t xml:space="preserve">J.J. Giovannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Frangne</w:t>
+                <w:t xml:space="preserve">J. van Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bolling</w:t>
+                <w:t xml:space="preserve">S. Stack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative and Functional Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (3), pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cfg.468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679827v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit load or fruit position alters response to temperature and subsequently cherry tomato quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Effect of photoselective filters on the physical and chemical traits of vine-ripened tomato fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Rocci</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.439-446</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02676778v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of a WEE1 gene homologue in tomato (Lycopersicon esculentum Mill.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genetic map of candidate genes and QTLs involved in tomato fruit size and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
+                <w:t xml:space="preserve">M.C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hernould</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duffe</w:t>
+                <w:t xml:space="preserve">Rene Damidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (403), pp.1671-1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erh207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674857v1</w:t>
+                <w:t xml:space="preserve">hal-02679748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic map of candidate genes and QTLs involved in tomato fruit size and composition</w:t>
+                <w:t xml:space="preserve">Quelles tomates pour quel goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Campagnes Solidaires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 187, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679748v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt nutritionnel de la tomate: impact des variétés et des itinéraires post-récolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14498,1083 +14442,1139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 204, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles tomates pour quel goût</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marker-assisted introgression of five QTLs controlling fruit quality traits into three tomato lines revealed interactions between QTLs and genetic backgrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campagnes Solidaires </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.658-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1674-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672299v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-assisted introgression of five QTLs controlling fruit quality traits into three tomato lines revealed interactions between QTLs and genetic backgrounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine mapping of QTLs of chromosome 2 affecting the fruit architecture and composition of tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lecomte</w:t>
+                <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Gomez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675933v1</w:t>
+                <w:t xml:space="preserve">hal-02675419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of QTLs of chromosome 2 affecting the fruit architecture and composition of tomato</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lecomte</w:t>
+                <w:t xml:space="preserve">Molecular characterization of a WEE1 gene homologue in tomato (Lycopersicon esculentum Mill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
+                <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gautier</w:t>
+                <w:t xml:space="preserve">F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Gomez-Jimenez</w:t>
+                <w:t xml:space="preserve">Frederic Gévaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13, pp.1-14</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56, pp.849-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675419v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do genetic make-up and growth manipulation affect tomato fruit size by cell number, or cell size and DNA endoreduplication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Chromosome location of tomato ESTs related to carbon metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borel</w:t>
+                <w:t xml:space="preserve">D. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brunel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 92 (3), pp.415-424</w:t>
+              <w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674039v1</w:t>
+                <w:t xml:space="preserve">hal-02670834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome location of tomato ESTs related to carbon metabolism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration de la qualité gustative des tomates: les avancées des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 53, pp.16-18</w:t>
+              <w:t xml:space="preserve">Presse Info INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670834v1</w:t>
+                <w:t xml:space="preserve">hal-02677657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité gustative des tomates: les avancées des recherches</w:t>
+                <w:t xml:space="preserve">Inheritance of nutritional and sensory quality traits in fresh market tomato and relation to consumer preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verschave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presse Info INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 6, 3 p</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (7), pp.2342-2350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677657v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of nutritional and sensory quality traits in fresh market tomato and relation to consumer preferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">There is more to tomato fruit colour than candidate carotenoid genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Yong-Sheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ronen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Damidaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68 (7), pp.2342-2350</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (3), pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676797v1</w:t>
+                <w:t xml:space="preserve">hal-02679924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is more to tomato fruit colour than candidate carotenoid genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">- Yong-Sheng Liu</w:t>
+                <w:t xml:space="preserve">Do genetic make-up and growth manipulation affect tomato fruit size by cell number, or cell size and DNA endoreduplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gur</w:t>
+                <w:t xml:space="preserve">C. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ronen</w:t>
+                <w:t xml:space="preserve">B. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cheniclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1 (3), pp.195-207</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 92 (3), pp.415-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679924v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of fruit quality in fresh market tomato: a few chromosome regions control the variation of sensory and instrumental traits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duffe</w:t>
+                <w:t xml:space="preserve">Stade de maturité à la récolte et température de conservation : quelle influence sur les qualités organoleptiques de la tomate ? Des choix décisifs en récolte et en post-récolte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rousselle</w:t>
+                <w:t xml:space="preserve">Nicolas Lancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 53 (377), pp.2089-2098</w:t>
+              <w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 177, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680289v1</w:t>
+                <w:t xml:space="preserve">hal-02671974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fruit-specific phospho enol pyruvate carboxylase is related to rapid growth of tomato fruit</w:t>
               </w:r>
@@ -15612,51 +15612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 214 (5), pp.717-726. </w:t>
@@ -15700,644 +15700,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stade de maturité à la récolte et température de conservation : quelle influence sur les qualités organoleptiques de la tomate ? Des choix décisifs en récolte et en post-récolte</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+                <w:t xml:space="preserve">Genetic analysis of organoleptic quality components in fresh market tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 177, pp.36-41</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 132, pp.S99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671974v1</w:t>
+                <w:t xml:space="preserve">hal-02674426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of organoleptic quality components in fresh market tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marker-assisted introgression of favorable alleles at quantitative trait loci between maize elite lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Buret</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 132, pp.S99</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 162, pp.1945-1959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674426v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-assisted introgression of favorable alleles at quantitative trait loci between maize elite lines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QTL analysis of fruit quality in fresh market tomato: a few chromosome regions control the variation of sensory and instrumental traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Gallais</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 162, pp.1945-1959</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (377), pp.2089-2098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670246v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs for grain dry milling properties, composition and vitreousness in maize recombinant inbred lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection, stabilité et sélection des facteurs génétiques impliqués dans la qualité organoleptique de la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sene</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+                <w:t xml:space="preserve">N. Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 102, pp.591-599</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (5), pp.209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682311v1</w:t>
+                <w:t xml:space="preserve">hal-02674934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of organoleptic quality in fresh market tomato. 2. Mapping QTLs for sensory attributes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTLs for grain dry milling properties, composition and vitreousness in maize recombinant inbred lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bénétrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 102, pp.273-283</w:t>
+              <w:t xml:space="preserve">, 2001, 102, pp.591-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675157v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of organoleptic quality in fresh market tomato. 1. Mapping QTLs for physical and chemical traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16408,916 +16425,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection, stabilité et sélection des facteurs génétiques impliqués dans la qualité organoleptique de la tomate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of organoleptic quality in fresh market tomato. 2. Mapping QTLs for sensory attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lecomte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baffert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Lesschaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 87 (5), pp.209-216</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 102, pp.273-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674934v1</w:t>
+                <w:t xml:space="preserve">hal-02675157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les qualités organoleptiques de la tomate. Des essais concluants ! Influence des températures de conservation et du stade de maturité à la récolte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The candidate gene approach in plant genetics : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lespinasse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 173, pp.24-28</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7, pp.275-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672276v1</w:t>
+                <w:t xml:space="preserve">hal-02681845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The candidate gene approach in plant genetics : a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les qualités organoleptiques de la tomate. Des essais concluants ! Influence des températures de conservation et du stade de maturité à la récolte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 7, pp.275-291</w:t>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 173, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681845v1</w:t>
+                <w:t xml:space="preserve">hal-02672276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of RFLP, RAPD and and AFLP markers for the construction of an intraspecific map of the tomato genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+                <w:t xml:space="preserve">Valorisation des ressources génétiques de la tomate par l'utilisation de marqueurs moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Damidaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 43, pp.29-40</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9, pp.197-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697767v1</w:t>
+                <w:t xml:space="preserve">hal-02698601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci affecting amylose, amylopectin and starch content in maize recombinant inbred lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Prioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38 (6), pp.459-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des ressources génétiques de la tomate par l'utilisation de marqueurs moléculaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of differentially expressed genes during early development of tomato fruit. Characterization of a novel cDNA coding for a RAD23 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 9, pp.197-210</w:t>
+              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27, pp.911-920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698601v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differentially expressed genes during early development of tomato fruit. Characterization of a novel cDNA coding for a RAD23 protein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Petit</w:t>
+                <w:t xml:space="preserve">Efficiency of RFLP, RAPD and and AFLP markers for the construction of an intraspecific map of the tomato genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevalier</w:t>
+                <w:t xml:space="preserve">L. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Philouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 27, pp.911-920</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43, pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689884v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From QTLs for enzyme activity to candidate genes in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelleschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17385,51 +17385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17519,51 +17519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesschaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture légumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4, pp.19-22</w:t>
@@ -17592,51 +17592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting complex physiological functions through the use of molecular quantitative genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quarrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17713,90 +17713,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composite map of expressed sequences in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 39, pp.418-432</w:t>
@@ -17944,1023 +17944,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du génome du maïs à l'aide de marqueurs génétiques pour la recherche de QTL</w:t>
+                <w:t xml:space="preserve">Sucrose phosphate synthase : an enzyme with heterotic activity correlated with maize growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pelleschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre du GREG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 5, pp.4-5</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (4), pp.995-1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703867v1</w:t>
+                <w:t xml:space="preserve">hal-02708512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose phosphate synthase : an enzyme with heterotic activity correlated with maize growth</w:t>
+                <w:t xml:space="preserve">Genetic dissection of the relationship between carbon metabolism and early growth in maize, with emphasis on key-enzyme loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. de Vienne</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35 (4), pp.995-1001</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1 (3), pp.259-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708512v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of the relationship between carbon metabolism and early growth in maize, with emphasis on key-enzyme loci</w:t>
+                <w:t xml:space="preserve">Cartographie du génome du maïs à l'aide de marqueurs génétiques pour la recherche de QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1 (3), pp.259-272</w:t>
+              <w:t xml:space="preserve">Lettre du GREG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704624v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of genetic background on QTL expression using three connected RIL populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t>
+              <w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 68, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716205v1</w:t>
+                <w:t xml:space="preserve">hal-02703876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodes mathematiques pour l'etude des genes controlant des caracteres quantitatifs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A composite map of expressed sequences, based on four individual maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.9s-20s</w:t>
+              <w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 68, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712662v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite map of expressed sequences, based on four individual maps</w:t>
+                <w:t xml:space="preserve">Locating QTLs for carbon metabolism and early growth, using candidate gene approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 68, pp.42-44</w:t>
+              <w:t xml:space="preserve">, 1994, 68, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709431v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating QTLs for carbon metabolism and early growth, using candidate gene approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression of ADP-glucose pyrophosphorylase in maize (Zea mays L.) grain and source leaf during grain filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeannette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grégory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 68, pp.44-45</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 104, pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709401v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of genetic background on QTL expression using three connected RIL populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+                <w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 68, pp.44</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703876v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of ADP-glucose pyrophosphorylase in maize (Zea mays L.) grain and source leaf during grain filling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodes mathematiques pour l'etude des genes controlant des caracteres quantitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Reyss</w:t>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grégory</w:t>
+                <w:t xml:space="preserve">Jacques Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giroux</w:t>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 104, pp.179-187</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.9s-20s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712105v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage study between molecular markers and genes controlling the reproductive barrier in interspecific backcross between O. sativa and O. longistaminata</w:t>
               </w:r>
@@ -19243,51 +19243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33593120"/>
+    <w:nsid w:val="785B54CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19391,51 +19391,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F77514E"/>
+    <w:nsid w:val="293DF433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19625,51 +19625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-causse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0407-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078246423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riccini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Olivieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06449-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hereil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brower" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sacco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rambla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116163" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Palombieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontanet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.99" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Montero-Pau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Matarredona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Ziarsolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Priego-Cubero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12091443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12298-021-01102-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gv9k-py55" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Sinesio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cammareri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112521" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080900" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09462-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00279" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2857-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aichholz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janejira Duangjit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-016-0453-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604740v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaysse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Devillepoix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2635-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw411" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1444-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu218" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouzayen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan E. Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bruguier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Zhu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyang Xu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Yu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3117" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641364v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0279-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-791" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653105v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200438" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK6LZHB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2012.0108" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647387v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervin Poole" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham B. Seymour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2012.09.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646387v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Chakrabarti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307313110" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646371v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emadeldin Konozy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-012-0516-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14NHXSN5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Ranc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2002-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF2F4C98D1393CF0504DBC74FACA1DCEDC1F668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusei Sato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tabata" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Shirasawa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11119" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643243v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2012.04.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645571v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie H. Chapman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lynn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.200634" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002667" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650989v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Chur Sim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Plieske" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wieseke" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040563" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.05.024" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XFVT1B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198562v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aschi-Smiti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq460" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647706v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173997" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642795v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo R Rodriguez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646451v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Scibisz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.012" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643984v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660036v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Toula-Breysse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Chabriat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656672v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Klein Lankhorst" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Innovation Food" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662613v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Moneta" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peparaio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2009.01424.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58A4AC93C31DC3846AFE4D4CB8D26DA9559F4969/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657401v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665417v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nvw9-x112" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654500v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659897v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. V&#233;g&#233;table Echo Edition" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Zanor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Rambla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Steppa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Medina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp086" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668658v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-130" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489786v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656767v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecomte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0578-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3V1449Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660565v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Tam" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Burck" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01293.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667196v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm046" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663017v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.11.069" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C41ST25-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660077v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0197-7" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L493XS41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662133v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061241e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DJPBZT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680359v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mueller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Tanksley" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eck" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stack" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cfg.468" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679176v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rocci" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679827v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wen Ying Rong" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolling" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676778v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocci" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2060" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K803BJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674857v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G&#233;vaudant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682076v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jost" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672299v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675933v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecomte" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1674-0" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D01F7377A2F2ABA32D176043AE61D3EB55016F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675419v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba-Colombani" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Jimenez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674039v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677657v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676797v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robini" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verschave" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679924v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Sheng Liu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gur" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680289v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671974v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lancelin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674426v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682311v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;venot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;trix" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675157v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesschaeve" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672773v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674934v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baffert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672276v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespinasse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681845v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697767v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689126v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698601v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693112v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688465v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698054v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692719v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quarrie" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685489v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687395v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703867v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708512v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704624v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709431v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709401v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703876v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712105v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannette" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyss" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;gory" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703859v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713025v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanksley" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fulton" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-causse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0407-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078246423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riccini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Olivieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06449-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hereil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brower" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sacco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rambla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116163" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.99" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Palombieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontanet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Montero-Pau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Matarredona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Ziarsolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Priego-Cubero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12091443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gv9k-py55" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12298-021-01102-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Sinesio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cammareri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112521" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09462-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00279" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2857-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aichholz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313373v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaysse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Devillepoix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2635-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janejira Duangjit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-016-0453-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1444-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu218" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouzayen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan E. Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bruguier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12282" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639866v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Zhu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyang Xu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Yu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641364v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0279-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630581v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328646v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervin Poole" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham B. Seymour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2012.09.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Chakrabarti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307313110" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200438" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK6LZHB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-791" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648418v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2012.0108" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emadeldin Konozy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-012-0516-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14NHXSN5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651895v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Ranc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2002-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF2F4C98D1393CF0504DBC74FACA1DCEDC1F668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002667" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Chur Sim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Plieske" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wieseke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040563" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusei Sato" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tabata" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Shirasawa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11119" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643243v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2012.04.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645571v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie H. Chapman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lynn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.200634" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.05.024" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XFVT1B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647706v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173997" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646451v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Scibisz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642795v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo R Rodriguez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aschi-Smiti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq460" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656158v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Chabriat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Toula-Breysse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656672v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Klein Lankhorst" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Innovation Food" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662613v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Moneta" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peparaio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2009.01424.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58A4AC93C31DC3846AFE4D4CB8D26DA9559F4969/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657401v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665417v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nvw9-x112" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654500v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659897v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. V&#233;g&#233;table Echo Edition" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Zanor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Rambla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Steppa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Medina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp086" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489786v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668658v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-130" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656767v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecomte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0578-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3V1449Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660565v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Tam" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Burck" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01293.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667196v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm046" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663017v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.11.069" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C41ST25-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061241e" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DJPBZT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660077v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0197-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L493XS41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679827v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wen Ying Rong" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolling" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676778v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocci" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2060" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K803BJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680359v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mueller" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Tanksley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eck" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stack" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cfg.468" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679176v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rocci" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672299v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682076v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jost" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675933v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecomte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1674-0" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D01F7377A2F2ABA32D176043AE61D3EB55016F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675419v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba-Colombani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Jimenez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674857v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G&#233;vaudant" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676797v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verschave" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679924v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Sheng Liu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gur" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674039v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671974v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lancelin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674426v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680289v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674934v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baffert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682311v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;venot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;trix" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672773v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675157v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesschaeve" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681845v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672276v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespinasse" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698601v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689126v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697767v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693112v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688465v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698054v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692719v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quarrie" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685489v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687395v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708512v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704624v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703867v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703876v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709431v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709401v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712105v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannette" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyss" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;gory" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroux" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703859v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713025v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanksley" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fulton" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>