--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1474,563 +1474,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of Secondary Metabolites and Gene Expression Related to Tomato Fruit Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic control of tomato fruit quality: from QTL mapping to Genome Wide Association studies and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bineau</w:t>
+                <w:t xml:space="preserve">Juliette Bénéjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Rambla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bitton</w:t>
+                <w:t xml:space="preserve">Marie Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23116163⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 345 (4), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842733v1</w:t>
+                <w:t xml:space="preserve">hal-04169924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of tomato fruit quality: from QTL mapping to Genome Wide Association studies and breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The INRAE Centre for Vegetable Germplasm: Geographically and Phenotypically Diverse Collections and Their Use in Genetics and Plant Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Salinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.99⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11030347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169924v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRAE Centre for Vegetable Germplasm: Geographically and Phenotypically Diverse Collections and Their Use in Genetics and Plant Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Salinier</w:t>
+                <w:t xml:space="preserve">Atlas of phenotypic, genotypic and geographical diversity present in the European traditional tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Samuela Palombieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Besombes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Lilian Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Riccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11030347⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (uhac112), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551518v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas of phenotypic, genotypic and geographical diversity present in the European traditional tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Casals</w:t>
+                <w:t xml:space="preserve">Inheritance of Secondary Metabolites and Gene Expression Related to Tomato Fruit Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuela Palombieri</w:t>
+                <w:t xml:space="preserve">José Luis Rambla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Fontanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Riccini</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (uhac112), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.6163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23116163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744877v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple haplotype-based analyses provide genetic and evolutionary insights into tomato fruit weight and composition</w:t>
               </w:r>
@@ -2261,416 +2261,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding Tomato Hybrids for Flavour: Comparison of GWAS Results Obtained on Lines and F1 Hybrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Luis Rambla</w:t>
+                <w:t xml:space="preserve">TOMSEC - Déterminants génétiques et conception d’idéotypes culturaux adaptés à la contrainte hydrique et améliorés sur des critères de qualité chez la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Priego-Cubero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (9), pp.1443. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes12091443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/gv9k-py55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543122v1</w:t>
+                <w:t xml:space="preserve">hal-03632730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOMSEC - Déterminants génétiques et conception d’idéotypes culturaux adaptés à la contrainte hydrique et améliorés sur des critères de qualité chez la tomate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of long-term drought on tomato leaves: the impact on metabolic and antioxidative response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Petrović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slađana Savić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorica Jovanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/gv9k-py55⟩</w:t>
+              <w:t xml:space="preserve">Physiology and Molecular Biology of Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.2805-2817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12298-021-01102-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632730v1</w:t>
+                <w:t xml:space="preserve">hal-03562547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-term drought on tomato leaves: the impact on metabolic and antioxidative response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Breeding Tomato Hybrids for Flavour: Comparison of GWAS Results Obtained on Lines and F1 Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Rambla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zorica Jovanović</w:t>
+                <w:t xml:space="preserve">Santiago Priego-Cubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hereil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology and Molecular Biology of Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (12), pp.2805-2817. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (9), pp.1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12298-021-01102-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes12091443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562547v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of tomato response to heat stress at the QTL and transcriptome levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2799,51 +2799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cammareri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3528,291 +3528,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Deficit and Salinity Stress Reveal Many Specific QTL for Plant Growth and Fruit Quality Traits in Tomato.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pascual</w:t>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00279⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626981v1</w:t>
+                <w:t xml:space="preserve">hal-01721265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+                <w:t xml:space="preserve">Water Deficit and Salinity Stress Reveal Many Specific QTL for Plant Growth and Fruit Quality Traits in Tomato.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721265v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allele-specific expression and genetic determinants of transcriptomic variations in response to mild water deficit in tomato</w:t>
               </w:r>
@@ -4360,51 +4360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,433 +4462,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les saveurs au potager</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: lessons from linkage mapping and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vaysse</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (2), pp.395-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-015-2635-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313373v1</w:t>
+                <w:t xml:space="preserve">hal-01353279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: lessons from linkage mapping and gene expression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnefoi</w:t>
+                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+                <w:t xml:space="preserve">Mohamed Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-015-2635-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353279v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les saveurs au potager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Pierre Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Devillepoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 640, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475599v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting quantitative trait variation in the resequencing era: Complementarity of bi-parental, multi-parental and association panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,51 +4896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janejira Duangjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 242, pp.120-130. </w:t>
@@ -5573,511 +5573,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génome de la tomate séquencé, une manne pour les sélectionneurs</w:t>
+                <w:t xml:space="preserve">Genomic analyses provide insights into the history of tomato breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Bouzayen</w:t>
+                <w:t xml:space="preserve">Tao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guangtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (11), pp.1220 - 1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632122v1</w:t>
+                <w:t xml:space="preserve">hal-02639866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of a tomato MAGIC population to decipher the genetic control of quantitative traits and detect causal variants in the resequencing era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Bruguier</w:t>
+                <w:t xml:space="preserve">Genome-wide association in tomato Reveals 44 candidate loci for fruit metabolic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (3), pp.1120-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.241521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208731v1</w:t>
+                <w:t xml:space="preserve">hal-01268579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analyses provide insights into the history of tomato breeding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le génome de la tomate séquencé, une manne pour les sélectionneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junhong Zhang</w:t>
+                <w:t xml:space="preserve">Mondher Bouzayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangyang Xu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639866v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association in tomato Reveals 44 candidate loci for fruit metabolic traits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+                <w:t xml:space="preserve">Potential of a tomato MAGIC population to decipher the genetic control of quantitative traits and detect causal variants in the resequencing era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bevan E. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuc Thi Do</w:t>
+                <w:t xml:space="preserve">Laure Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 165 (3), pp.1120-1132. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.565-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.241521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268579v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes involved in floral meristem in tomato exhibit drastically reduced genetic diversity and signature of selection</w:t>
               </w:r>
@@ -6210,51 +6210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variétés et systèmes de culture de tomate : les apports conjoints de la génétique et de l'agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2), pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6305,64 +6305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6419,839 +6419,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home conservation strategies for tomato (Solanum lycopersicum): Storage temperature vs. duration – Is there a compromise for better aroma preservation?</w:t>
+                <w:t xml:space="preserve">Pericarp tissue microstructure and cell wall polysaccharide chemistry are differently affected in lines of tomato with contrasted firmness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Gouble</w:t>
+                <w:t xml:space="preserve">Mervin Poole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Graham B. Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139 (1-4), pp.825-836. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, pp.83-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2012.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328646v1</w:t>
+                <w:t xml:space="preserve">hal-02647387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pericarp tissue microstructure and cell wall polysaccharide chemistry are differently affected in lines of tomato with contrasted firmness</w:t>
+                <w:t xml:space="preserve">A cytochrome P450 regulates a domestication trait in cultivated tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">Manohar Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Blanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2012.09.009⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (42), pp.17125-17130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1307313110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647387v1</w:t>
+                <w:t xml:space="preserve">hal-02646387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cytochrome P450 regulates a domestication trait in cultivated tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Home conservation strategies for tomato (Solanum lycopersicum): Storage temperature vs. duration – Is there a compromise for better aroma preservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manohar Chakrabarti</w:t>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Zhang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (42), pp.17125-17130. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1-4), pp.825-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1307313110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646387v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive proteome map of tomato (Solanum lycopersicum) fruit pericarp</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of salinity and calcium on tomato fruit proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Aurand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Arafet Manaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200438⟩</w:t>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2012.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653105v1</w:t>
+                <w:t xml:space="preserve">hal-02648418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome resequencing in tomato reveals variation associated with introgression and breeding events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Desplat</w:t>
+                <w:t xml:space="preserve">An extensive proteome map of tomato (Solanum lycopersicum) fruit pericarp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+                <w:t xml:space="preserve">Rémy Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (791), 14 p. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (20), pp.3059 - 3063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652747v1</w:t>
+                <w:t xml:space="preserve">hal-02653105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of salinity and calcium on tomato fruit proteome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+                <w:t xml:space="preserve">Whole genome resequencing in tomato reveals variation associated with introgression and breeding events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (6), 15 p. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (791), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/omi.2012.0108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648418v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of tomato (Solanum lycopersicum) secretome</w:t>
               </w:r>
@@ -7263,51 +7263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emadeldin Konozy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7418,51 +7418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126 (3), pp.567 - 581. </w:t>
@@ -7685,51 +7685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaxin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7908,399 +7908,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t>
+                <w:t xml:space="preserve">High-Resolution Mapping of a Fruit Firmness-Related Quantitative Trait Locus in Tomato Reveals Epistatic Interactions Associated with a Complex Combinatorial Locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shusei Sato</w:t>
+                <w:t xml:space="preserve">Natalie H. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Tabata</w:t>
+                <w:t xml:space="preserve">James Lynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Hirakawa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kenta Shirasawa</w:t>
+                <w:t xml:space="preserve">Neil Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1644 - 1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.200634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651748v1</w:t>
+                <w:t xml:space="preserve">hal-02645571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall glycosidase activities and protein content variations during fruit development and ripening in three texture contrasted tomato cultivars</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shusei Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Tabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Hirakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Asamizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Shirasawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saudi Journal of Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sjbs.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643243v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Mapping of a Fruit Firmness-Related Quantitative Trait Locus in Tomato Reveals Epistatic Interactions Associated with a Complex Combinatorial Locus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell wall glycosidase activities and protein content variations during fruit development and ripening in three texture contrasted tomato cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emadeldin Konozy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 159 (4), pp.1644 - 1657. </w:t>
+              <w:t xml:space="preserve">Saudi Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.277 - 283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.200634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sjbs.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645571v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture.</w:t>
               </w:r>
@@ -8411,90 +8411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemicellulose fine structure is affected differently during ripening of tomato lines with contrasted texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham B. Seymour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53, pp.462-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8540,130 +8540,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shusei Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Hirakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Asamizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Shirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198562v1</w:t>
@@ -8674,51 +8674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8939,502 +8939,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in tomato locule number is controlled by two single-nucleotide polymorphisms located near &amp;lt;em&amp;gt;WUSCHEL&amp;lt;/em&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-infrared spectroscopy as a tool for rapid determination of internal quality parameters in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Botton</w:t>
+                <w:t xml:space="preserve">Iwona Scibisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
+                <w:t xml:space="preserve">Maryse Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 156 (4), pp.2244-2254. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (4), pp.1390-1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.173997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647706v1</w:t>
+                <w:t xml:space="preserve">hal-02646451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared spectroscopy as a tool for rapid determination of internal quality parameters in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie des préférences des consommateurs européens et amélioration de la qualité de la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Scibisz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Navez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (1), pp.86-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646451v1</w:t>
+                <w:t xml:space="preserve">hal-02643984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des préférences des consommateurs européens et amélioration de la qualité de la tomate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+                <w:t xml:space="preserve">Distribution of SUN OVATE, LC and FAS in the tomato germplasm and the relationship to fruit shape diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo R Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Chur Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Navez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 97 (1), pp.86-87</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (1), pp.275-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643984v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of SUN OVATE, LC and FAS in the tomato germplasm and the relationship to fruit shape diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increase in tomato locule number is controlled by two single-nucleotide polymorphisms located near &amp;lt;em&amp;gt;WUSCHEL&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo R Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Munos</w:t>
+                <w:t xml:space="preserve">Emmanuel Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Anderson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Michel</w:t>
+                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 156 (1), pp.275-285</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 156 (4), pp.2244-2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.173997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642795v1</w:t>
+                <w:t xml:space="preserve">hal-02647706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining ecophysiological modelling and quantitative trait locus analysis to identify key elementary processes underlying tomato fruit sugar concentration</w:t>
               </w:r>
@@ -9446,77 +9446,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (3), pp.907-919. </w:t>
@@ -9554,90 +9554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt and genotype impact on plant physiology and root proteome variations in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Manaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Hela Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Aschi-Smiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9714,51 +9714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Chabriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9796,51 +9796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouge de plaisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Toula-Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20328, p 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9878,64 +9878,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Birtic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10137,51 +10137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You say tomato and I say potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Klein Lankhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10271,51 +10271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cammareri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Moneta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Peparaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10391,77 +10391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective proteins are differentially expressed in tomato genotypes differing for their tolerance to low-temperature storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10524,64 +10524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet QualiTomFil Trois ans de recherche pour la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 258, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10600,351 +10600,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases génétiques de la composition biochimique et des qualités organoleptiques de la tomate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">La tomate un fruit d'été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cuisine et Vins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134, pp.112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665417v1</w:t>
+                <w:t xml:space="preserve">hal-02654500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomate un fruit d'été</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer Preferences for Fresh Tomato at the European Scale: A Common Segmentation on Taste and Firmness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Mosnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuisine et Vins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (9), pp.S531-S541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2010.01841.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654500v1</w:t>
+                <w:t xml:space="preserve">hal-00910339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer Preferences for Fresh Tomato at the European Scale: A Common Segmentation on Taste and Firmness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Les bases génétiques de la composition biochimique et des qualités organoleptiques de la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75 (9), pp.S531-S541. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2010.01841.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/nvw9-x112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910339v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajuster la qualité de la tomate aux attentes des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Végétable Echo Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10982,90 +10982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fruit load on the tomato pericarp metabolome in a Solanum chmielewskii introgression line population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisdair R. Fernie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11097,291 +11097,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel pathway for sesquiterpene biosynthesis from Z,Z-farnesyl pyrophosphate in the wild tomato Solanum habrochaites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of growth processes involved in QTLs for tomato fruit size and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sallaud</w:t>
+                <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rontein</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.107.057885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668751v1</w:t>
+                <w:t xml:space="preserve">hal-02656740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of growth processes involved in QTLs for tomato fruit size and composition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+                <w:t xml:space="preserve">A novel pathway for sesquiterpene biosynthesis from Z,Z-farnesyl pyrophosphate in the wild tomato Solanum habrochaites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rontein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Onillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tricon</w:t>
+                <w:t xml:space="preserve">Francoise Jabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (1), pp.237-248. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.301-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ern281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.107.057885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656740v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic characterization of loci affecting sensory attributes in tomato allows an assessment of the influence of the levels of primary metabolites and volatile organic contents</w:t>
               </w:r>
@@ -11514,51 +11514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11664,64 +11664,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in volatiles and glycosides during fruit maturation of two contrasted tomato (&amp;lt;em&amp;gt;Solanum lycopersicum&amp;lt;/em&amp;gt;) lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Birtic-Pindat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11928,64 +11928,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and physiological analysis of tomato fruit weight and composition: influence of carbon availability on QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12088,51 +12088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">360</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12183,77 +12183,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (2-3), pp.117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12338,51 +12338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12416,77 +12416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato fruit ascorbic acid content is linked with monodehydroascorbate reductase activity and tolerance to chilling stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12550,51 +12550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both additivity and epistasis control the genetic variation for fruit quality traits in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Chaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12718,51 +12718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Mihr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12839,51 +12839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of copia-type retrotransposons and the evolutionary history of tomato and related wild species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Tam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12960,51 +12960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate Genes and Quantitative Trait Loci Affecting Fruit Ascorbic Acid Content in Three Tomato Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13012,51 +13012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 143 (4), pp.1943-1953. </w:t>
@@ -13107,90 +13107,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological relationships among physical, sensory, and morphological attributes of texture in tomato fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Chaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (8), pp.1915-1925. </w:t>
@@ -13267,64 +13267,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1141 (1), pp.41-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13370,51 +13370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique for rapid, small-scale analysis of vitamin C levels in fruit and application to a tomato mutant collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13422,51 +13422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (17), pp.6159-6165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13551,51 +13551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 112 (5), pp.934-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13667,51 +13667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cheniclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Wen Ying Rong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frangne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13805,64 +13805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85, pp.1009-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14081,51 +14081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14161,381 +14161,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic map of candidate genes and QTLs involved in tomato fruit size and composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Quelles tomates pour quel goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Campagnes Solidaires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 187, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679748v1</w:t>
+                <w:t xml:space="preserve">hal-02672299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles tomates pour quel goût</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Intérêt nutritionnel de la tomate: impact des variétés et des itinéraires post-récolte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campagnes Solidaires </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 187, 1 p</w:t>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 204, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672299v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt nutritionnel de la tomate: impact des variétés et des itinéraires post-récolte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genetic map of candidate genes and QTLs involved in tomato fruit size and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Navez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rene Damidaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (403), pp.1671-1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erh207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682076v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker-assisted introgression of five QTLs controlling fruit quality traits into three tomato lines revealed interactions between QTLs and genetic backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14676,51 +14676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Gomez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.1-14</w:t>
@@ -14801,51 +14801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gévaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56, pp.849-861</w:t>
@@ -14874,64 +14874,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome location of tomato ESTs related to carbon metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14999,51 +14999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la qualité gustative des tomates: les avancées des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15081,51 +15081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of nutritional and sensory quality traits in fresh market tomato and relation to consumer preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15228,64 +15228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Damidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (3), pp.195-207</w:t>
@@ -15314,51 +15314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do genetic make-up and growth manipulation affect tomato fruit size by cell number, or cell size and DNA endoreduplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15366,51 +15366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cheniclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 92 (3), pp.415-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15435,90 +15435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stade de maturité à la récolte et température de conservation : quelle influence sur les qualités organoleptiques de la tomate ? Des choix décisifs en récolte et en post-récolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15612,51 +15612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 214 (5), pp.717-726. </w:t>
@@ -15706,51 +15706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of organoleptic quality components in fresh market tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15840,51 +15840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15935,90 +15935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL analysis of fruit quality in fresh market tomato: a few chromosome regions control the variation of sensory and instrumental traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16099,51 +16099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16179,437 +16179,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs for grain dry milling properties, composition and vitreousness in maize recombinant inbred lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of organoleptic quality in fresh market tomato. 1. Mapping QTLs for physical and chemical traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sene</w:t>
+                <w:t xml:space="preserve">D. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thévenot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 102, pp.591-599</w:t>
+              <w:t xml:space="preserve">, 2001, 102, pp.259-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682311v1</w:t>
+                <w:t xml:space="preserve">hal-02672773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of organoleptic quality in fresh market tomato. 1. Mapping QTLs for physical and chemical traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of organoleptic quality in fresh market tomato. 2. Mapping QTLs for sensory attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Philouze</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesschaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 102, pp.259-272</w:t>
+              <w:t xml:space="preserve">, 2001, 102, pp.273-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672773v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of organoleptic quality in fresh market tomato. 2. Mapping QTLs for sensory attributes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">QTLs for grain dry milling properties, composition and vitreousness in maize recombinant inbred lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bénétrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 102, pp.273-283</w:t>
+              <w:t xml:space="preserve">, 2001, 102, pp.591-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675157v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The candidate gene approach in plant genetics : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 7, pp.275-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16634,90 +16634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les qualités organoleptiques de la tomate. Des essais concluants ! Influence des températures de conservation et du stade de maturité à la récolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16759,51 +16759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des ressources génétiques de la tomate par l'utilisation de marqueurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16811,51 +16811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Damidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.197-210</w:t>
@@ -16884,90 +16884,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci affecting amylose, amylopectin and starch content in maize recombinant inbred lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Prioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17031,51 +17031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17139,77 +17139,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of RFLP, RAPD and and AFLP markers for the construction of an intraspecific map of the tomato genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Philouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 43, pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17260,77 +17260,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelleschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 50 (337), pp.1281-1288</w:t>
@@ -17372,77 +17372,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of AFLP markers to saturate a tomato intraspecific map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 48, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17467,103 +17467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité organoleptique de la tomate: Des progrès en contrôle génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesschaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture légumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4, pp.19-22</w:t>
@@ -17618,51 +17618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quarrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17700,51 +17700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composite map of expressed sequences in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17864,51 +17864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krejci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17950,51 +17950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose phosphate synthase : an enzyme with heterotic activity correlated with maize growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18075,51 +18075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic dissection of the relationship between carbon metabolism and early growth in maize, with emphasis on key-enzyme loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18200,51 +18200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du génome du maïs à l'aide de marqueurs génétiques pour la recherche de QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre du GREG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18282,51 +18282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effect of genetic background on QTL expression using three connected RIL populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18358,234 +18358,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite map of expressed sequences, based on four individual maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Locating QTLs for carbon metabolism and early growth, using candidate gene approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 68, pp.42-44</w:t>
+              <w:t xml:space="preserve">, 1994, 68, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709431v1</w:t>
+                <w:t xml:space="preserve">hal-02709401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating QTLs for carbon metabolism and early growth, using candidate gene approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">A composite map of expressed sequences, based on four individual maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 68, pp.44-45</w:t>
+              <w:t xml:space="preserve">, 1994, 68, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709401v1</w:t>
+                <w:t xml:space="preserve">hal-02709431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of ADP-glucose pyrophosphorylase in maize (Zea mays L.) grain and source leaf during grain filling</w:t>
               </w:r>
@@ -18735,51 +18735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18860,51 +18860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18959,51 +18959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage study between molecular markers and genes controlling the reproductive barrier in interspecific backcross between O. sativa and O. longistaminata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rice Genetics Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 9, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19041,51 +19041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high density molecular map of the rice genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tanksley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19243,51 +19243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="785B54CC"/>
+    <w:nsid w:val="0CB94120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19391,51 +19391,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="293DF433"/>
+    <w:nsid w:val="174408EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19625,51 +19625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-causse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0407-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078246423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riccini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Olivieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06449-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hereil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brower" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sacco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rambla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116163" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.99" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Palombieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontanet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Montero-Pau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Matarredona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Ziarsolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Priego-Cubero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12091443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gv9k-py55" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12298-021-01102-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Sinesio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cammareri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112521" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09462-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00279" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2857-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aichholz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313373v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaysse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Devillepoix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2635-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janejira Duangjit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-016-0453-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1444-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu218" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouzayen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan E. Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bruguier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12282" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639866v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Zhu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyang Xu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Yu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641364v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0279-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630581v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328646v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervin Poole" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham B. Seymour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2012.09.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Chakrabarti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307313110" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200438" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK6LZHB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-791" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648418v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2012.0108" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emadeldin Konozy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-012-0516-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14NHXSN5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651895v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Ranc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2002-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF2F4C98D1393CF0504DBC74FACA1DCEDC1F668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002667" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Chur Sim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Plieske" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wieseke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040563" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusei Sato" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tabata" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Shirasawa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11119" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643243v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2012.04.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645571v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie H. Chapman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lynn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.200634" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.05.024" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XFVT1B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647706v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173997" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646451v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Scibisz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642795v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo R Rodriguez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aschi-Smiti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq460" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656158v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Chabriat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Toula-Breysse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656672v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Klein Lankhorst" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Innovation Food" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662613v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Moneta" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peparaio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2009.01424.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58A4AC93C31DC3846AFE4D4CB8D26DA9559F4969/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657401v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665417v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nvw9-x112" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654500v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659897v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. V&#233;g&#233;table Echo Edition" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Zanor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Rambla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Steppa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Medina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp086" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489786v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668658v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-130" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656767v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecomte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0578-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3V1449Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660565v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Tam" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Burck" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01293.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667196v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm046" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663017v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.11.069" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C41ST25-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061241e" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DJPBZT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660077v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0197-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L493XS41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679827v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wen Ying Rong" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolling" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676778v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocci" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2060" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K803BJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680359v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mueller" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Tanksley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eck" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stack" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cfg.468" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679176v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rocci" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672299v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682076v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jost" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675933v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecomte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1674-0" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D01F7377A2F2ABA32D176043AE61D3EB55016F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675419v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba-Colombani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Jimenez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674857v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G&#233;vaudant" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676797v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verschave" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679924v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Sheng Liu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gur" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674039v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671974v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lancelin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674426v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680289v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674934v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baffert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682311v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;venot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;trix" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672773v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675157v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesschaeve" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681845v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672276v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespinasse" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698601v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689126v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697767v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693112v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688465v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698054v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692719v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quarrie" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685489v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687395v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708512v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704624v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703867v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703876v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709431v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709401v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712105v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannette" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyss" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;gory" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroux" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703859v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713025v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanksley" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fulton" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-causse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0407-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078246423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riccini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Olivieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06449-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hereil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brower" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sacco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.99" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Palombieri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rambla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Montero-Pau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Matarredona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Ziarsolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gv9k-py55" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12298-021-01102-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Priego-Cubero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12091443" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Sinesio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cammareri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112521" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09462-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2857-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aichholz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2635-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaysse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Devillepoix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janejira Duangjit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-016-0453-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1444-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu218" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Zhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyang Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3117" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouzayen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan E. Huang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bruguier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12282" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641364v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0279-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630581v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647387v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervin Poole" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham B. Seymour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2012.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Chakrabarti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307313110" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.038" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648418v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2012.0108" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653105v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200438" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK6LZHB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-791" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emadeldin Konozy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-012-0516-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14NHXSN5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651895v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Ranc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2002-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF2F4C98D1393CF0504DBC74FACA1DCEDC1F668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002667" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Chur Sim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Plieske" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wieseke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040563" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie H. Chapman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lynn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.200634" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusei Sato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tabata" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Shirasawa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2012.04.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.05.024" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XFVT1B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646451v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Scibisz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643984v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642795v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo R Rodriguez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647706v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173997" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aschi-Smiti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq460" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656158v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Chabriat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Toula-Breysse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656672v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Klein Lankhorst" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Innovation Food" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662613v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Moneta" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peparaio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2009.01424.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58A4AC93C31DC3846AFE4D4CB8D26DA9559F4969/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657401v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654500v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosnier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665417v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nvw9-x112" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659897v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. V&#233;g&#233;table Echo Edition" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Zanor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Rambla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Steppa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Medina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp086" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489786v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668658v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-130" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656767v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecomte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0578-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3V1449Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660565v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Tam" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Burck" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01293.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667196v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm046" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663017v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.11.069" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C41ST25-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061241e" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DJPBZT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660077v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0197-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L493XS41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679827v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wen Ying Rong" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolling" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676778v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocci" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2060" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K803BJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680359v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mueller" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Tanksley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eck" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stack" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cfg.468" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679176v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rocci" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672299v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682076v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jost" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675933v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecomte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1674-0" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D01F7377A2F2ABA32D176043AE61D3EB55016F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675419v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba-Colombani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Jimenez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674857v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G&#233;vaudant" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676797v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verschave" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679924v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Sheng Liu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gur" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674039v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671974v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lancelin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674426v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680289v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674934v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baffert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672773v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675157v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesschaeve" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682311v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;venot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;trix" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681845v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672276v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespinasse" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698601v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689126v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697767v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693112v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688465v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698054v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692719v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quarrie" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685489v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687395v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708512v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704624v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703867v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703876v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709401v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709431v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712105v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannette" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyss" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;gory" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroux" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703859v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713025v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanksley" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fulton" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>