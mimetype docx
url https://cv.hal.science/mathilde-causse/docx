--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,19188 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...19136 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.28571428571px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Causse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0407-4985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078246423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=YCNoC88AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de Recherche à INRAE – Centre PACA (DR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;pre style=&amp;quot;margin-left: 91.6pt;&amp;quot;&amp;gt;&amp;lt;span style=&amp;quot;mso-bidi-font-size: 11.0pt; font-family: 'Calibri',sans-serif; mso-bidi-font-family: 'Times New Roman';&amp;quot;&amp;gt;INRAE, UR 1052, GAFL - Unité de Génétique et Amélioration des Fruits et Légumes CS60094 - 84143 MONTFAVET CEDEX (France)&amp;lt;br&amp;gt;&amp;lt;/br&amp;gt;&amp;lt;span style=&amp;quot;mso-spacerun: yes;&amp;quot;&amp;gt; &amp;lt;/span&amp;gt;email : mathilde.causse@inrae.fr&amp;lt;br style=&amp;quot;mso-special-character: line-break;&amp;quot;&amp;gt;&amp;lt;/br&amp;gt;&amp;lt;br style=&amp;quot;mso-special-character: line-break;&amp;quot;&amp;gt;&amp;lt;/br&amp;gt;&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR), Université de Montpellier, avril 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat de l’Université Paris XI, soutenu en mars 1989, préparé au Laboratoire d'Amélioration des Plantes Tropicales de l'ORSTOM, Côte d'Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2002, responsable de l’équipe Qualité Diversité Environnement chez la Tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2004 à 2012, Directrice de l’UR GAFL (90 permanents)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le 1er février 2010, Directrice de Recherche 1ère Classe à l'INRA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2000 à 2010, Directrice de Recherche DR2 à l'INRA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affectée à l’UR GAFL de Montfavet en 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recrutée en 1990, CR2 à l'INRA. Station de Génétique Végétale du Moulon, Gif/Yvette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1989 à 1990, post-doc du Ministère des Affaires Etrangères au Département d'Amélioration des Plantes (Pr. S.D. TANKSLEY) de l'Université Cornell, U.S.A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique, physiologie et génomique de la qualité de la tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impact des stress environnementaux sur la production et la qualité de la tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la sélection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation, jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Encadrement de plus de 10 thèses depuis 1995 et de 5 postdoc ; en moyenne un étudiant de Master chaque année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Rapporteur de 2 à 5 thèses ou HDR chaque année</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES AUTRES QUE LA RECHERCHE (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2010)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis 2022, Chef de Département Adjoint du Département BAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">. De 2004 à 2012, Directrice de l’UR GAFL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du bureau de la CSS « Génétique Végétale et Animale » de 2011 à 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Présidente ou membre de plusieurs commissions AERES/HCERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Elue au Conseils Scientifique de l’INRA de 2007 à 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Elue au CS du Département DGAP puis BAP de 2010 à 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-animatrice du Comité « Méthodologie de la sélection» du GIS Biotechnologie Verte de 2014 à 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-animatrice du GT « matériel végétal » du GIS PicLeg de 2012 à 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil Scientifique Unique des filières fruits et légumes frais et transformés depuis 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique des congrès annuels Solanaceae Genome de 2004 à 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-chair du Solanaceae workshop au Plant and Animal Meeting (San Diego) de 2016 à 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-animatrice du GT « Biologie Végétale » d’Allenvi depuis 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix Dufresnoy de l’Académie d’Agriculture de France en 2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’Ordre du Mérite Agricole, 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elue Membre correspondante de l’Académie d’Agriculture de France en 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix Dujarric de la Rivière de l’Académie des Sciences en 2018</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Peptides as Part of the Arsenal of Constitutive and Inducible Seed Defences in Tomato Seed Exudates Against Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz P Tarkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (10), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.70164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New QTLs involved in the control of stigma position in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Riccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Farinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.423. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-025-06449-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a major QTL for sodium accumulation in tomato grown in high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hereil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Duboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pelpoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.15082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of QTL and transcriptome approaches for the identification of genes involved in tomato response to nitrogen deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Héreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Belinchon-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pelpoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (18), pp.5880-5896. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bizouerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ly Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and genetic architecture of agro-morphological traits in a core collection of European traditional tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Brower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Riccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of Secondary Metabolites and Gene Expression Related to Tomato Fruit Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Rambla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Duboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (11), pp.6163. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23116163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of tomato fruit quality: from QTL mapping to Genome Wide Association studies and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bénéjam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 345 (4), pp.3-13. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRAE Centre for Vegetable Germplasm: Geographically and Phenotypically Diverse Collections and Their Use in Genetics and Plant Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Salinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Burck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11030347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of phenotypic, genotypic and geographical diversity present in the European traditional tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuela Palombieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Riccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (uhac112), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhac112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple haplotype-based analyses provide genetic and evolutionary insights into tomato fruit weight and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (uhab009), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European traditional tomatoes galore: a result of farmers’ selection of a few diversity-rich loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Blanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Montero-Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez-Matarredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peio Ziarsolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.3431-3445. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erac072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding Tomato Hybrids for Flavour: Comparison of GWAS Results Obtained on Lines and F1 Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Rambla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Priego-Cubero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hereil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (9), pp.1443. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12091443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOMSEC - Déterminants génétiques et conception d’idéotypes culturaux adaptés à la contrainte hydrique et améliorés sur des critères de qualité chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gv9k-py55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of long-term drought on tomato leaves: the impact on metabolic and antioxidative response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Petrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slađana Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology and Molecular Biology of Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (12), pp.2805-2817. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12298-021-01102-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of tomato response to heat stress at the QTL and transcriptome levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Duboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Traits and Consumer’s Perceived Quality of Traditional and Modern Fresh Market Tomato Varieties: A Study in Three European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella Sinesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cammareri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10112521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated MAGIC and GWAS population mapping reveals the link between vitamin E content and natural variation in chorismate metabolism in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estanislao Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (4), pp.907-923. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis of phenotypic plasticity and genotype × environment interactions in a multi-parental tomato population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shai Koussevitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5365-5376. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of QTL, Transcriptome and Polymorphism Studies Reveals Candidate Genes for Water Stress Response in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Duboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.900. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11080900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of genome-wide association studies provides insights into genetic control of tomato flavor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.1534. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09462-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait discovery and editing in tomato.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (1), pp.73-90. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allele-specific expression and genetic determinants of transcriptomic variations in response to mild water deficit in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Duboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beukers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (3), pp.635-650. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Deficit and Salinity Stress Reveal Many Specific QTL for Plant Growth and Fruit Quality Traits in Tomato.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of modern tomato breeding germplasm for deciphering the genetic control of agronomical traits by Genome Wide Association study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (5), pp.875-889. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-017-2857-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of major loci and genomic regions controlling acid and volatile content in tomato fruit: implications for flavor improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniko Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215 (2), pp.624-641. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication rewired gene expression and nucleotide diversity patterns in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Aichholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (4), pp.631-645. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des marqueurs moléculaires et de la génomique pour l'utilisation des ressources génétiques chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of genomic selection for tomato fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janejira Duangjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.on-line. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-016-0453-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saveurs au potager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Devillepoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 640, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: lessons from linkage mapping and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Pateyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129 (2), pp.395-418. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-015-2635-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Memmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Baldazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping reveals the genetic architecture of tomato response to water deficit: focus on major fruit quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (22), pp.6413-6430. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erw411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting quantitative trait variation in the resequencing era: Complementarity of bi-parental, multi-parental and association panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janejira Duangjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.120-130. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pascual-Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1099, pp.793-800. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic variation in tomato, from wild ancestors to contemporary breeding accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Blanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Montero-Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudald Illa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, 19 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen tube cell walls of wild and domesticated tomatoes contain arabinosylated and fucosylated xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Dardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bardor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (1), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés et systèmes de culture de tomate : les apports conjoints de la génétique et de l'agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 290, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de la tomate séquencé, une manne pour les sélectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Bouzayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a tomato MAGIC population to decipher the genetic control of quantitative traits and detect causal variants in the resequencing era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pascual-Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bevan E. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), pp.565-77. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analyses provide insights into the history of tomato breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (11), pp.1220 - 1226. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association in tomato Reveals 44 candidate loci for fruit metabolic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Thi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (3), pp.1120-1132. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.241521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes involved in floral meristem in tomato exhibit drastically reduced genetic diversity and signature of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, n.p. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0279-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pascual-Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (18), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extensive proteome map of tomato (Solanum lycopersicum) fruit pericarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pascual-Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Aurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (20), pp.3059 - 3063. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201200438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome resequencing in tomato reveals variation associated with introgression and breeding events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Desplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pascual-Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (791), 14 p. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of salinity and calcium on tomato fruit proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arafet Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (6), 15 p. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/omi.2012.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericarp tissue microstructure and cell wall polysaccharide chemistry are differently affected in lines of tomato with contrasted firmness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervin Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham B. Seymour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.postharvbio.2012.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cytochrome P450 regulates a domestication trait in cultivated tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manohar Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Blanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (42), pp.17125-17130. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1307313110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home conservation strategies for tomato (Solanum lycopersicum): Storage temperature vs. duration – Is there a compromise for better aroma preservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (1-4), pp.825-836. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of tomato (Solanum lycopersicum) secretome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emadeldin Konozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rogniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Faurobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.251-266. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10265-012-0516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversity and association mapping for fruit quality traits in cultivated tomato and related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (3), pp.567 - 581. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-2002-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall glycosidase activities and protein content variations during fruit development and ripening in three texture contrasted tomato cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emadeldin Konozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Faurobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saudi Journal of Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3), pp.277 - 283. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sjbs.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusei Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Asamizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Shirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of a Fruit Firmness-Related Quantitative Trait Locus in Tomato Reveals Epistatic Interactions Associated with a Complex Combinatorial Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie H. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1644 - 1657. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.112.200634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Association Mapping in Tomato (Solanum lycopersicum) Is Possible Using Genome Admixture of Solanum lycopersicum var. cerasiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (8), pp.853 - 864. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.112.002667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Large SNP Genotyping Array and Generation of High-Density Genetic Maps in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Chur Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Durstewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Plieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wieseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin W. Ganal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemicellulose fine structure is affected differently during ripening of tomato lines with contrasted texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham B. Seymour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.462-470. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Aurand Aurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Maingonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Aurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Maingonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 187 (1), pp.99 - 116. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-012-0760-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato genome sequence provides insights into fleshy fruit evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusei Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Asamizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenta Shirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7400), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and genotype impact on plant physiology and root proteome variations in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arafet Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hela Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Aschi-Smiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (8), pp.2797-2813. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in tomato locule number is controlled by two single-nucleotide polymorphisms located near &amp;lt;em&amp;gt;WUSCHEL&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2244-2254. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.173997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared spectroscopy as a tool for rapid determination of internal quality parameters in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Scibisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125 (4), pp.1390-1397. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des préférences des consommateurs européens et amélioration de la qualité de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of SUN OVATE, LC and FAS in the tomato germplasm and the relationship to fruit shape diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo R Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Chur Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (1), pp.275-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une horticulture à haute performance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (1), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecophysiological modelling and quantitative trait locus analysis to identify key elementary processes underlying tomato fruit sugar concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.907-919. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomate, les défis du goût (Dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Chabriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouge de plaisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Toula-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20328, p 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the fruit antioxydant system to the post-chilling period in two different tomato lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Birtic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.76-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You say tomato and I say potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Klein Lankhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. International Innovation Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, May, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quality of fresh french and dutch market tomatoes: a preference mapping study with italian consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella Sinesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cammareri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Moneta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Peparaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (1), pp.S55-S67. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2009.01424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases génétiques de la composition biochimique et des qualités organoleptiques de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/nvw9-x112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet QualiTomFil Trois ans de recherche pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 258, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomate un fruit d'été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine et Vins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 134, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective proteins are differentially expressed in tomato genotypes differing for their tolerance to low-temperature storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 232 (2), pp.483-500. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-010-1184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Preferences for Fresh Tomato at the European Scale: A Common Segmentation on Taste and Firmness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (9), pp.S531-S541. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2010.01841.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajuster la qualité de la tomate aux attentes des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Végétable Echo Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végétable : l'écho de la planète fruits et légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 268, p 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of fruit load on the tomato pericarp metabolome in a Solanum chmielewskii introgression line population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Thi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair R. Fernie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (3), pp.1128-1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway for sesquiterpene biosynthesis from Z,Z-farnesyl pyrophosphate in the wild tomato Solanum habrochaites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.301-307. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.057885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of growth processes involved in QTLs for tomato fruit size and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Génard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (1), pp.237-248. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ern281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic characterization of loci affecting sensory attributes in tomato allows an assessment of the influence of the levels of primary metabolites and volatile organic contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inés Zanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Rambla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Steppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (7), pp.2139-2154. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erp086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in volatiles and glycosides during fruit maturation of two contrasted tomato (&amp;lt;em&amp;gt;Solanum lycopersicum&amp;lt;/em&amp;gt;) lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Birtic-Pindat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M.G.C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.591-598. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8023062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physiological analysis of tomato fruit weight and composition: influence of carbon availability on QTL detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Tripodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Grandillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), Vol. 60, No. 3, pp. 923-937. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ern338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of genes potentially related to fruit quality by subtractive selective hybridization in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2-3), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.postharvbio.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clarified position for Solanum lycopersicum var. cerasiforme in the evolutionary history of tomatoes (Solanaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.130. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-8-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clarified position for Solanum lycopersicum var. cerasiforme in the evolutionary history of tomatoes (Solanaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">360</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato fruit ascorbic acid content is linked with monodehydroascorbate reductase activity and tolerance to chilling stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (8), pp.1086-1096. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01824.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both additivity and epistasis control the genetic variation for fruit quality traits in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 115 (3), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-007-0578-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of copia-type retrotransposons and the evolutionary history of tomato and related wild species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Burck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2007.01293.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major proteome variations associated with cherry tomato pericarp development and ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Mihr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (3), pp.1327-1346. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.092817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Genes and Quantitative Trait Loci Affecting Fruit Ascorbic Acid Content in Three Tomato Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (4), pp.1943-1953. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.091413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data preprocessing for chromatographic fingerprints of tomato cell wall polysaccharides using chemometric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1141 (1), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.11.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological relationships among physical, sensory, and morphological attributes of texture in tomato fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Robini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (8), pp.1915-1925. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique for rapid, small-scale analysis of vitamin C levels in fruit and application to a tomato mutant collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (17), pp.6159-6165. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf061241e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability over genetic backgrounds, generations and years of quantitative trait locus (QTLs) for organoleptic quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112 (5), pp.934-944. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-005-0197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato sequencing project, the first cornerstone of the International Solanaceae Project (SOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Tanksley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Giovannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative and Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (3), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cfg.468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of photoselective filters on the physical and chemical traits of vine-ripened tomato fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85, pp.439-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell expansion and endoreduplication show a large genetic variability in pericarp and contribute strongly to tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cheniclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Wen Ying Rong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bolling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 139, pp.1984-1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit load or fruit position alters response to temperature and subsequently cherry tomato quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85, pp.1009-1016. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.2060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of a WEE1 gene homologue in tomato (Lycopersicon esculentum Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gévaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56, pp.849-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic map of candidate genes and QTLs involved in tomato fruit size and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Damidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (403), pp.1671-1685. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt nutritionnel de la tomate: impact des variétés et des itinéraires post-récolte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles tomates pour quel goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes Solidaires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 187, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted introgression of five QTLs controlling fruit quality traits into three tomato lines revealed interactions between QTLs and genetic backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, pp.658-668. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1674-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of QTLs of chromosome 2 affecting the fruit architecture and composition of tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saliba-Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gomez-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do genetic make-up and growth manipulation affect tomato fruit size by cell number, or cell size and DNA endoreduplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cheniclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92 (3), pp.415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome location of tomato ESTs related to carbon metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of nutritional and sensory quality traits in fresh market tomato and relation to consumer preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Robini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verschave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (7), pp.2342-2350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la qualité gustative des tomates: les avancées des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse Info INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is more to tomato fruit colour than candidate carotenoid genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Yong-Sheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ronen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Damidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (3), pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL analysis of fruit quality in fresh market tomato: a few chromosome regions control the variation of sensory and instrumental traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saliba-Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (377), pp.2089-2098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruit-specific phospho enol pyruvate carboxylase is related to rapid growth of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac-Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 214 (5), pp.717-726. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-001-0687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stade de maturité à la récolte et température de conservation : quelle influence sur les qualités organoleptiques de la tomate ? Des choix décisifs en récolte et en post-récolte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 177, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of organoleptic quality components in fresh market tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saliba-Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 132, pp.S99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted introgression of favorable alleles at quantitative trait loci between maize elite lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 162, pp.1945-1959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs for grain dry milling properties, composition and vitreousness in maize recombinant inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bénétrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102, pp.591-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of organoleptic quality in fresh market tomato. 1. Mapping QTLs for physical and chemical traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saliba-Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Philouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of organoleptic quality in fresh market tomato. 2. Mapping QTLs for sensory attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saliba-Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102, pp.273-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, stabilité et sélection des facteurs génétiques impliqués dans la qualité organoleptique de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saliba-Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (5), pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The candidate gene approach in plant genetics : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.275-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités organoleptiques de la tomate. Des essais concluants ! Influence des températures de conservation et du stade de maturité à la récolte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 173, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of RFLP, RAPD and and AFLP markers for the construction of an intraspecific map of the tomato genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saliba-Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Philouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43, pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci affecting amylose, amylopectin and starch content in maize recombinant inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Prioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (6), pp.459-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources génétiques de la tomate par l'utilisation de marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saliba-Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Damidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed genes during early development of tomato fruit. Characterization of a novel cDNA coding for a RAD23 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.911-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From QTLs for enzyme activity to candidate genes in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelleschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (337), pp.1281-1288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of AFLP markers to saturate a tomato intraspecific map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité organoleptique de la tomate: Des progrès en contrôle génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Philouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting complex physiological functions through the use of molecular quantitative genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quarrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48 (311), pp.1151-1163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite map of expressed sequences in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39, pp.418-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of RFLP diversity among inbred lines of maize representing the most significant heterotic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krejci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (3), pp.790-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du génome du maïs à l'aide de marqueurs génétiques pour la recherche de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du GREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose phosphate synthase : an enzyme with heterotic activity correlated with maize growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelleschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (4), pp.995-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of the relationship between carbon metabolism and early growth in maize, with emphasis on key-enzyme loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (3), pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodes mathematiques pour l'etude des genes controlant des caracteres quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.9s-20s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating QTLs for carbon metabolism and early growth, using candidate gene approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite map of expressed sequences, based on four individual maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of genetic background on QTL expression using three connected RIL populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of ADP-glucose pyrophosphorylase in maize (Zea mays L.) grain and source leaf during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jeannette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grégory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 104, pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage study between molecular markers and genes controlling the reproductive barrier in interspecific backcross between O. sativa and O. longistaminata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice Genetics Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high density molecular map of the rice genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tanksley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice Genetics Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9, pp.111-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId597"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -19243,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CB94120"/>
+    <w:nsid w:val="094DD548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19391,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="174408EC"/>
+    <w:nsid w:val="0182F129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19625,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-causse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0407-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078246423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riccini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Olivieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06449-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hereil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brower" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sacco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.99" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Palombieri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rambla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Montero-Pau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Matarredona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Ziarsolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gv9k-py55" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12298-021-01102-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Priego-Cubero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12091443" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Sinesio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cammareri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112521" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09462-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2857-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aichholz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2635-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaysse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Devillepoix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janejira Duangjit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-016-0453-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1444-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu218" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Zhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyang Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3117" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouzayen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan E. Huang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bruguier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12282" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641364v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0279-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630581v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647387v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervin Poole" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham B. Seymour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2012.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Chakrabarti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307313110" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.038" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648418v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2012.0108" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653105v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200438" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK6LZHB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-791" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emadeldin Konozy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-012-0516-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14NHXSN5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651895v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Ranc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2002-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF2F4C98D1393CF0504DBC74FACA1DCEDC1F668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002667" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Chur Sim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Plieske" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wieseke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040563" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie H. Chapman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lynn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.200634" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusei Sato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tabata" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Shirasawa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2012.04.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.05.024" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XFVT1B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646451v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Scibisz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643984v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642795v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo R Rodriguez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647706v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173997" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aschi-Smiti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq460" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656158v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Chabriat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Toula-Breysse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656672v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Klein Lankhorst" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Innovation Food" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662613v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Moneta" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peparaio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2009.01424.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58A4AC93C31DC3846AFE4D4CB8D26DA9559F4969/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657401v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654500v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosnier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665417v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nvw9-x112" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659897v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. V&#233;g&#233;table Echo Edition" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Zanor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Rambla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Steppa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Medina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp086" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489786v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668658v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-130" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656767v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecomte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0578-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3V1449Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660565v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Tam" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Burck" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01293.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667196v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm046" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663017v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.11.069" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C41ST25-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061241e" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DJPBZT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660077v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0197-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L493XS41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679827v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wen Ying Rong" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolling" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676778v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocci" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2060" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K803BJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680359v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mueller" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Tanksley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eck" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stack" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cfg.468" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679176v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rocci" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672299v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682076v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jost" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675933v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecomte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1674-0" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D01F7377A2F2ABA32D176043AE61D3EB55016F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675419v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba-Colombani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Jimenez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674857v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G&#233;vaudant" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676797v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verschave" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679924v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Sheng Liu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gur" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674039v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671974v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lancelin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674426v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680289v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674934v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baffert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672773v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675157v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesschaeve" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682311v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;venot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;trix" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681845v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672276v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespinasse" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698601v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689126v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697767v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693112v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688465v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698054v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692719v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quarrie" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685489v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687395v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708512v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704624v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703867v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703876v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709401v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709431v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712105v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannette" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyss" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;gory" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroux" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703859v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713025v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanksley" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fulton" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-causse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0407-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078246423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=YCNoC88AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz P Tarkowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riccini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Olivieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farinon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06449-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hereil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brower" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sacco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad306" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rambla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.99" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Palombieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantao Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Montero-Pau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Matarredona" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Ziarsolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac072" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Priego-Cubero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12091443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gv9k-py55" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12298-021-01102-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Sinesio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cammareri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112521" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Koussevitzky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa265" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Zhao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09462-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14152" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00279" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grivet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2857-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594937v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aichholz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13592" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janejira Duangjit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-016-0453-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaysse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Devillepoix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2635-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw411" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635859v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1444-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805149v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bardor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu218" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632122v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouzayen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan E. Huang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bruguier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12282" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Zhu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyang Xu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Yu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3117" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0279-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653105v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200438" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK6LZHB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652747v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-791" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2012.0108" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647387v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervin Poole" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham B. Seymour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2012.09.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Chakrabarti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307313110" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328646v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.038" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646371v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emadeldin Konozy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-012-0516-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14NHXSN5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651895v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Ranc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2002-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF2F4C98D1393CF0504DBC74FACA1DCEDC1F668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2012.04.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusei Sato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tabata" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Shirasawa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11119" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie H. Chapman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lynn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.200634" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652089v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002667" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650989v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Chur Sim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Plieske" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wieseke" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040563" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.05.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XFVT1B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198562v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646770v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aschi-Smiti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq460" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647706v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173997" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Scibisz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo R Rodriguez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656158v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Chabriat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660036v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Toula-Breysse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Klein Lankhorst" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachem" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Innovation Food" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662613v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Moneta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peparaio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2009.01424.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58A4AC93C31DC3846AFE4D4CB8D26DA9559F4969/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665417v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nvw9-x112" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657401v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654500v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659897v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. V&#233;g&#233;table Echo Edition" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668215v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Zanor" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Rambla" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Steppa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Medina" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp086" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668658v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-130" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489786v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656767v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecomte" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0578-1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3V1449Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660565v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Tam" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Burck" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2007.01293.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663017v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.11.069" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C41ST25-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667196v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robini" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm046" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662133v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061241e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DJPBZT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660077v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0197-7" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L493XS41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Mueller" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Tanksley" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giovannoni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eck" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stack" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cfg.468" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679176v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rocci" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679827v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wen Ying Rong" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolling" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676778v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocci" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2060" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K803BJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674857v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic G&#233;vaudant" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679748v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh207" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682076v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jost" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672299v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675933v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecomte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1674-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D01F7377A2F2ABA32D176043AE61D3EB55016F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675419v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba-Colombani" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez-Jimenez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674039v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670834v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676797v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robini" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verschave" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677657v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679924v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Sheng Liu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gur" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680289v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671974v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lancelin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674426v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682311v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sene" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;venot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;trix" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672773v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675157v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesschaeve" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674934v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baffert" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681845v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672276v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespinasse" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697767v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689126v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698601v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689884v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693112v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688465v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saliba" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698054v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692719v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quarrie" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685489v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687395v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703867v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708512v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704624v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709401v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709431v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703876v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712105v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannette" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyss" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gr&#233;gory" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroux" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703859v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghesquiere" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713025v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanksley" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fulton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahn" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>