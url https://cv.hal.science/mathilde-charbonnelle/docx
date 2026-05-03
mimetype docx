--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mathilde Charbonnelle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctorante</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>