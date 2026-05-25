--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -406,644 +406,644 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fécamp Platform: a Multidisciplinary Observatory for Monitoring of Marine Renewables Energies in France</w:t>
+                <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416275v1</w:t>
+                <w:t xml:space="preserve">hal-05416287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipod colonization patterns on wind and tidal marine energy sites in the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Fécamp Platform: a Multidisciplinary Observatory for Monitoring of Marine Renewables Energies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247325v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
+                <w:t xml:space="preserve">Amphipod colonization patterns on wind and tidal marine energy sites in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
+              <w:t xml:space="preserve">20th International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416287v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Tidal Farms: a French Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+                <w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Paireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Caen 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291283v1</w:t>
+                <w:t xml:space="preserve">hal-04251312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Giraudel</w:t>
+                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Tidal Farms: a French Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Regis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Coast Caen 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251312v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1061,103 +1061,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical interactions between sessile and mobile species of biofouling on the Fécamp platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Wind energy and Wildlife impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
@@ -1208,77 +1208,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des apports fluviaux de la Seine sur la dynamique hydrobiosédimentaire et trophique en baie de Seine orientale : structuration des communautés benthiques et implications écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1471,77 +1471,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
@@ -1615,64 +1615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHERLOC Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>