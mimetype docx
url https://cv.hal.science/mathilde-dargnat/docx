--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -1095,230 +1095,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03188007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Can prosody meet pragmatics? Case of discourse particles in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Bartkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dargnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPhS 2019 - International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Là, c’est pas le questionnement habituel question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dargnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du projet DECLICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03188038v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-02177202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des interactions patient-médecin.</w:t>
               </w:r>
@@ -2481,50 +2481,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03187960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grammaire de constructions et diachronie : intensivité et concession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dargnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. pp.04001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162704001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grammaticalisation du tour « d’autant que » en français comme mot du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2533,148 +2624,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La connexion plus ou moins correlative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03187946v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02956644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de « d’autant que »</w:t>
               </w:r>
@@ -6994,51 +6994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.485f76mm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Herre&#241;o Herre&#241;o Casta&#241;eda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Huber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Memmadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Bartkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798556v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162704001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bastien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Colinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winterstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100142" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08265" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269524000036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.225.0049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04452684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781684000463.shtml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10493-3.p.0047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00136043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.485f76mm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Herre&#241;o Herre&#241;o Casta&#241;eda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Huber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Memmadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Bartkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798556v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162704001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bastien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Colinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winterstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100142" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08265" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269524000036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.225.0049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04452684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781684000463.shtml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10493-3.p.0047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00136043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>