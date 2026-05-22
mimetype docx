--- v0 (2026-03-28)
+++ v1 (2026-05-22)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">242148824</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=3cWaDQkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,552 +203,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the toxicity thresholds of chemical pollutants for tropical reef-building corals? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Burga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13750-023-00298-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence on the impacts of chemicals arising from human activity on tropical reef-building corals; a systematic map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Castelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (22), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13750-021-00237-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-access identification key based on colour patterns in ladybirds (Coleoptera, Coccinellidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Jouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zookeys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 758, pp.55-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/zookeys.758.22171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02164609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating biological control agents for controlling invasive populations of the Mealybug Pseudococcus comstocki in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fleisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Groussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0157965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -737,100 +758,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faciliter l'identification de l'entomofaune ? : Construction, évaluation et amélioration de clés d'identification numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Museum national d'histoire naturelle - MNHN PARIS, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019MNHN0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02868459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -840,357 +861,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanna help science? Motivations of citizen science volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Young Natural History Scientists' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clé d'identification numérique des larves d'odonates en Ile-de-France : quel apport des données écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les invertébrés dans la conservation et la gestion des espaces naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service de pollinisation et urbanisation: un projet expérimental dans Paris intra-muros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque "Ingénierie des écosystèmes – aspects fondamentaux et appliqués"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1200,344 +1221,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do people see biodiversity? Using a digital identification key for a citizen science project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inaugural Digital Data in Biodiversity Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iDigBio; the University of Michigan Museum of Zoology; the University of Michigan Herbarium; the University of Michigan Museum of Paleontology, Jun 2017, Ann Arbor, MI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New digital identification tools for natural history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th Young Natural History Scientists' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Doctorants et Étudiants du Muséum, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clé d'identification numérique des insectes aquatiques d'Île-de-France : un outil pour les acteurs de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres naturalistes d'Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARB Île-de-France, Feb 2016, Paris, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences participatives : des outils pour l'étude de l'écologie et l'évolution des coccinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres nationales des Coccinellistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Coccinellistes de France, Oct 2014, Angers, France. pp.104-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1547,167 +1568,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité scientifique et science ouverte : Quels leviers d'action pour les jeunes chercheuses et chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Publication académique et intégrité scientifique, Paris, France. 2026, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research integrity and Open science – How does Open science support research integrity, and what can young researchers do about it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Academic Publishing and Research Integrity seminar, France. 2025, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1775,51 +1796,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="495FAFE2"/>
+    <w:nsid w:val="51B85DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2006,51 +2027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7965-6322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242148824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00298-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00237-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.758.22171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02868459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MNHN0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Roman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7965-6322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242148824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3cWaDQkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00298-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00237-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.758.22171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02868459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MNHN0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmignac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Roman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>