--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -374,429 +374,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Marine Delaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (7), pp.1105-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114523000120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172992v1</w:t>
+                <w:t xml:space="preserve">hal-03977878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305424v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
+                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jep Lokesh</w:t>
+                <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delaygues</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (7), pp.1105-1120. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0007114523000120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977878v1</w:t>
+                <w:t xml:space="preserve">hal-04305424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and genetic effects on embryonic survival from fertilization to swim up stage and reproductive success in a farmed rainbow trout line</w:t>
               </w:r>
@@ -1178,563 +1178,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study and genomic prediction of tolerance to acute hypoxia in rainbow trout</w:t>
+                <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Prchal</w:t>
+                <w:t xml:space="preserve">E. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Patrice</w:t>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739068⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944462v1</w:t>
+                <w:t xml:space="preserve">hal-03445774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a High-Density 665 K SNP Array for Rainbow Trout Genome-Wide Genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangtu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2022.941340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plant-based diet differentially affects the global hepatic methylome in rainbow trout depending on genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Enez</w:t>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Causeur</w:t>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blay</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laithier J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchand M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, online first, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2022.2058226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445774v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant-based diet differentially affects the global hepatic methylome in rainbow trout depending on genetic background</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association study and genomic prediction of tolerance to acute hypoxia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">M Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laithier J</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchand M</w:t>
+                <w:t xml:space="preserve">P Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, online first, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 565, pp.739068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592294.2022.2058226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638629v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realised genetic gains on growth, survival, feed conversion ratio and quality traits after ten generations of multi-trait selection in rainbow trout Oncorhynchus mykiss, fed a standard diet or a “future” fish-free and soy-free diet</w:t>
               </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1848,2193 +1848,2193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t>
+                <w:t xml:space="preserve">Why and How to Switch to Genomic Selection: Lessons From Plant and Animal Breeding Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Blay</w:t>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (July), pp.629737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.629737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154333v1</w:t>
+                <w:t xml:space="preserve">hal-03286882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Callet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Carole Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+                <w:t xml:space="preserve">Enora Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349230v1</w:t>
+                <w:t xml:space="preserve">hal-03432316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.1031-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432316v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and How to Switch to Genomic Selection: Lessons From Plant and Animal Breeding Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (July), pp.629737. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.732321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.629737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286882v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of female reproduction traits in rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: Relevant genetic parameters and methods to predict genetic gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D’ambrosio</w:t>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Acin Perez</w:t>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06955-7⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 519, pp.734877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938176v1</w:t>
+                <w:t xml:space="preserve">hal-03150887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: Relevant genetic parameters and methods to predict genetic gain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of female reproduction traits in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Fraslin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Allal</w:t>
+                <w:t xml:space="preserve">A. Acin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 519, pp.734877. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06955-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150887v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151750v1</w:t>
+                <w:t xml:space="preserve">hal-02627462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs related to cholesterol metabolism affected by vegetable diet in rainbow trout (Oncorhynchus mykiss) from control and selected lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tengfei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 498, pp.132-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627462v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: New insights from simulations based on field data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Regulation by dietary carbohydrates of intermediary metabolism in liver and muscle of two isogenic lines of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuerong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.12.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674984v1</w:t>
+                <w:t xml:space="preserve">hal-02624694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of genes related to cholesterol metabolism in rainbow trout (Oncorhynchus mykiss) fed a plant-based diet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hepatic Glucose Metabolic Responses to Digestible Dietary Carbohydrates in Two Isogenic Lines of Rainbow Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuerong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (6), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.032896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00179.2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901318v1</w:t>
+                <w:t xml:space="preserve">hal-02139723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation by dietary carbohydrates of intermediary metabolism in liver and muscle of two isogenic lines of rainbow trout</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01579⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.e0201462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624694v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic Glucose Metabolic Responses to Digestible Dietary Carbohydrates in Two Isogenic Lines of Rainbow Trout</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 490, pp.350-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.032896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02139723v1</w:t>
+                <w:t xml:space="preserve">hal-01764389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Regulation of genes related to cholesterol metabolism in rainbow trout (Oncorhynchus mykiss) fed a plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314 (1), pp.R58-R70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00179.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764389v1</w:t>
+                <w:t xml:space="preserve">hal-01901318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: New insights from simulations based on field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (7), pp.e0201462. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 486, pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857986v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil, and correlated changes in nutritional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,77 +4137,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (8), pp.2777-2790. </w:t>
@@ -4258,51 +4258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of environmental sensitivity revealed by phenotypic variation in body weight and (its) correlations to physiological and behavioral traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4373,667 +4373,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive capacities from survival to stress responses of two isogenic lines of rainbow trout fed a plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Le Boucher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Aurélie Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533866v1</w:t>
+                <w:t xml:space="preserve">hal-01595194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetic variation for post-stress cortisol and swimming performance in growth-selected and control populations of European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 455, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive capacities from survival to stress responses of two isogenic lines of rainbow trout fed a plant-based diet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrast and phase-shift of a trapped atom interferometer using a thermal ensemble with internal state labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Foucard</w:t>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep35957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/11/113012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595194v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast and phase-shift of a trapped atom interferometer using a thermal ensemble with internal state labelling</w:t>
+                <w:t xml:space="preserve">Molecular pathways associated with the nutritional programming of plant-based diet acceptance in rainbow trout following an early feeding exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mukundh N. Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (11), </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/11/113012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2804-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696590v1</w:t>
+                <w:t xml:space="preserve">hal-01346912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular pathways associated with the nutritional programming of plant-based diet acceptance in rainbow trout following an early feeding exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukundh N. Balasubramanian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2804-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346912v1</w:t>
+                <w:t xml:space="preserve">hal-01533866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-year breding cycle of rainbow trout (Oncorhynchus mykiss) fed a plant-based diet, totally free of marine resources : consequences for reproduction, fatty acid composition and progeny survival</w:t>
               </w:r>
@@ -5058,64 +5058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leprevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), 17 p. </w:t>
@@ -5147,286 +5147,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénotypage de l’efficacité alimentaire et de ses composantes, une nécessité pour accroître l’efficience des productions animales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of genetic variability of fish personality traits using rainbow trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+                <w:t xml:space="preserve">Sandie Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (4), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10519-014-9652-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193938v1</w:t>
+                <w:t xml:space="preserve">hal-01193887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic variability of fish personality traits using rainbow trout isogenic lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Le phénotypage de l’efficacité alimentaire et de ses composantes, une nécessité pour accroître l’efficience des productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.235-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193887v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-site evaluation of the rearing performances of 5 wild populations of European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
@@ -5438,64 +5438,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Garouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5552,1096 +5552,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of behavioural adaptation of livestock to farming conditions.</w:t>
+                <w:t xml:space="preserve">Genotype by diet interactions in European sea bass (Dicentrarchus labrax L.): Nutritional challenge with totally plant-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. F. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (3), pp.357-377. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (1), pp.44-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112001978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019444v1</w:t>
+                <w:t xml:space="preserve">hal-01001264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de l’adaptation comportementale des animaux aux conditions d’élevage : le cas des productions bovines, porcines, avicoles et aquacoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 410-411, pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193846v1</w:t>
+                <w:t xml:space="preserve">hal-00877146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des aliments à base de végétaux pour les poissons d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (4), pp.303-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by diet interactions in European sea bass (Dicentrarchus labrax L.): Nutritional challenge with totally plant-based diets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Génétique de l’adaptation comportementale des animaux aux conditions d’élevage : le cas des productions bovines, porcines, avicoles et aquacoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.35-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001264v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Puyo</w:t>
+                <w:t xml:space="preserve">Amélioration génétique et utilisation des aliments à base de végétaux en pisciculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.317-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877146v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique et utilisation des aliments à base de végétaux en pisciculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The positive impact of the early-feeding of a plant-based diet on its future acceptance and utilisation in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Borchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Schrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004732v1</w:t>
+                <w:t xml:space="preserve">hal-01189813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The positive impact of the early-feeding of a plant-based diet on its future acceptance and utilisation in rainbow trout</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heritabilities and correlations of deformities and growth related traits in the European sea bass (Dicentrarchus labrax, L.) in four different sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Schrama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Bilge B. Karahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083162⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2011.03082.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189813v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritabilities and correlations of deformities and growth related traits in the European sea bass (Dicentrarchus labrax, L.) in four different sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetics of behavioural adaptation of livestock to farming conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2011.03082.x⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.357-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000404v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of isogenic lines provides evidence that phenotypic plasticity is under genetic control in rainbow trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,51 +6649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Tiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81 (5), pp.1754-1762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6733,325 +6733,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mazeiraud</w:t>
+                <w:t xml:space="preserve">Selection for adaptation to dietary shifts: towards sustainable breeding of carnivorous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (9), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000352v1</w:t>
+                <w:t xml:space="preserve">hal-01000610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for adaptation to dietary shifts: towards sustainable breeding of carnivorous fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mazeiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, online (9), Non paginé. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 368-369, pp.145-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000610v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing maternal effect in salmonid families mixed since eyed stage and a posteriori DNA-pedigreed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,90 +7153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first insight into genotype x diet interactions in European sea bass (Dicentrarchus labrax L. 1756) in the context of plant-based diet use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7287,51 +7287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is avoiding full sib matings really worthwhile in a breeding program?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7378,64 +7378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-based diet in rainbow trout (Oncorhynchus mykiss Walbaum): Are there genotype-diet interactions for main production traits when fish are fed marine vs. plant-based diets from the first meal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,291 +7518,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by environment interactions for growth in European seabass (Dicentrarchus labrax) are large when growth rate rather than weight is considered</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Side effects of sexual maturation on heritability estimates in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilge Karahan-Nomm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merdy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 306 (1-4), pp.365-368. </w:t>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (11), pp.e878-e880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2009.02448.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193440v1</w:t>
+                <w:t xml:space="preserve">hal-01193666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side effects of sexual maturation on heritability estimates in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Genotype by environment interactions for growth in European seabass (Dicentrarchus labrax) are large when growth rate rather than weight is considered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
+                <w:t xml:space="preserve">Bilge Karahan-Nomm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Olivier Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (11), pp.e878-e880. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 306 (1-4), pp.365-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2009.02448.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193666v1</w:t>
+                <w:t xml:space="preserve">hal-01193440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population and family growth response to different rearing location, heritability estimates and genotype × environment interaction in the silver-lip pearl oyster (Pinctada maxima)</w:t>
               </w:r>
@@ -7840,51 +7840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis E. Lind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J.U. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 304 (1-4), pp.1-6. </w:t>
@@ -7947,51 +7947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body proportions and chemical composition of wild and reared edible snails of Ivory coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Otchoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ocho Anin Atchibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8036,1008 +8036,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the heritable component of spinal deformities in the European sea bass (Dicentrarchus labrax)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of genotype-diet interactions in the response of rainbow trout (Oncorhynchus mykiss) clones to a diet with or without fishmeal at early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bardon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Julien Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Chavanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Franck Tiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 294 (3-4), pp.194-201. </w:t>
+              <w:t xml:space="preserve">, 2009, 295 (1-2), pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193361v1</w:t>
+                <w:t xml:space="preserve">hal-01193406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray quantitative texture analysis on Helix aspersa aspera (Pulmonata) shells selected or not for increased weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to domestication and selection for growth in the European sea bass (Dicentrarchus labrax) in separate and mixed tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Hervé Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinier Kaptein</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvia Cenadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American malacological Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (1-2), pp.157-165. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.20-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4003/006.027.0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662793v1</w:t>
+                <w:t xml:space="preserve">hal-02663646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to domestication and selection for growth in the European sea bass (Dicentrarchus labrax) in separate and mixed tanks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Genetic variation for carcass quality traits in cultured sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvia Cenadelli</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.09.008⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663646v1</w:t>
+                <w:t xml:space="preserve">hal-01193427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation for carcass quality traits in cultured sea bass (Dicentrarchus labrax)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">X-ray quantitative texture analysis on Helix aspersa aspera (Pulmonata) shells selected or not for increased weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinier Kaptein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2009010⟩</w:t>
+              <w:t xml:space="preserve">American malacological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1-2), pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4003/006.027.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193427v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of genotype-diet interactions in the response of rainbow trout (Oncorhynchus mykiss) clones to a diet with or without fishmeal at early growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">What is the heritable component of spinal deformities in the European sea bass (Dicentrarchus labrax)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Tiquet</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 295 (1-2), pp.15-21. </w:t>
+              <w:t xml:space="preserve">, 2009, 294 (3-4), pp.194-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193406v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation for growth at one and two summers of age in the common carp (Cyprinus carpio L.): Heritability estimates and response to selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of metabolism in Helix aspersa snails: changes through ontogeny and response to selection for increased size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kocour</w:t>
+                <w:t xml:space="preserve">M. Czarnoleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Mauger</w:t>
+                <w:t xml:space="preserve">J. Kozlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Rodina</w:t>
+                <w:t xml:space="preserve">G. Dumiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Launay</w:t>
+                <w:t xml:space="preserve">J.C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211, pp.391-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667001v1</w:t>
+                <w:t xml:space="preserve">hal-02665612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of metabolism in Helix aspersa snails: changes through ontogeny and response to selection for increased size.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variation for growth at one and two summers of age in the common carp (Cyprinus carpio L.): Heritability estimates and response to selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Czarnoleski</w:t>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kozlowski</w:t>
+                <w:t xml:space="preserve">Stéphane S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dumiot</w:t>
+                <w:t xml:space="preserve">Marek Rodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mallard</w:t>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 277 (1-2), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665612v1</w:t>
+                <w:t xml:space="preserve">hal-02667001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetická variance růstu u kapra obecného (Cyprinus carpio L.) ve vĕku jednoho a dvou let: Odhady heritability a selekčni odzeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Rodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin VURH Vodnany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (4), pp.109-117</w:t>
@@ -9066,103 +9066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritabilities and GxE interactions for growth in the European sea bass &amp;lt;em&amp;gt;(Dicentrarchus labrax L.)&amp;lt;/em&amp;gt; using a marker-based pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 275 (1-4), pp.81-87. </w:t>
@@ -9213,64 +9213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polygenic hypothesis for sex determination in the European Sea Bass Dicentrarchus labrax.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9321,51 +9321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of photoperiod on growth and reproduction in Archachatina ventricosa (Gould, 1850) under indoor rearing conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Otchoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Anin Ocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,286 +9410,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of different mating designs on inbreeding, genetic variance and response to selection when applying individual selection in fish breeding programs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mauger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">B. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.265-267</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 252, pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659491v1</w:t>
+                <w:t xml:space="preserve">hal-02654282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different mating designs on inbreeding, genetic variance and response to selection when applying individual selection in fish breeding programs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 252, pp.161-170</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.265-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654282v1</w:t>
+                <w:t xml:space="preserve">hal-02659491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of heritability and genotype-environment interactions for body weight in sea bass (Dicentrarchus labrax L.) raised under communal rearing conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9721,467 +9721,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les escargots comestibles d'Afrique : effet de la teneur en calcium alimentaire sur les performances de croissance d'Achatina achatina (Linné, 1758).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Otchoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 247, pp.31-32</w:t>
+              <w:t xml:space="preserve">Agronomie Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (2), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673305v1</w:t>
+                <w:t xml:space="preserve">hal-02678275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does avoiding full sibs matings preserves genetic variability in a selection scheme? Case of single pair matings.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The edible snails of Côte d'Ivoire: effects of photoperiod on the growth and the reproduction performances of Achatina achatina (Linné, 1720) in indoor rearing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Otchoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 247, pp.12</w:t>
+              <w:t xml:space="preserve">Bollettino Malacologico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41,9 (,9-12), pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670830v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The edible snails of Côte d'Ivoire: effects of photoperiod on the growth and the reproduction performances of Achatina achatina (Linné, 1720) in indoor rearing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Does avoiding full sibs matings preserves genetic variability in a selection scheme? Case of single pair matings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Dosso</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino Malacologico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 41,9 (,9-12), pp.1-22</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 247, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676094v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les escargots comestibles d'Afrique : effet de la teneur en calcium alimentaire sur les performances de croissance d'Achatina achatina (Linné, 1758).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie Africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (2), pp.1-11</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 247, pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678275v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les escargots comestibles de Côte d'Ivoire: Effet de quelques plantes, d'aliments concentrés et de la teneur en calcium alimentaire sur la croissance d'Archachatina ventricosa Gould 1850 en élevage hors sol en bâtiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Otchoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10258,51 +10258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Waagepetersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10366,90 +10366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 235, pp.223-236</w:t>
@@ -10478,77 +10478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of factorial mating designs for inference on heritability in fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 204 (3-4), pp.361-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10594,77 +10594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genetic variability in a population of the edible snail, Helix aspersa Muller, undergoing domestication and short-term selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10702,77 +10702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genetic variability on a population of the edible snail, Helix aspersa Müller, undergoing domestication and short-term selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10823,77 +10823,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a strain-testing design for the seabass, Dicentrarchus labrax: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 202, pp.329-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10912,334 +10912,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing density effect on the production performance of the edible snail Helix aspersa Müller in indoor rearing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rearing density effect on the production performance of the edible snail Helic aspersa Muller in indoor rearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Coste</w:t>
+                <w:t xml:space="preserve">V. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Coinon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Blanc</w:t>
+                <w:t xml:space="preserve">P. Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 49 (5), pp.447-456. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 49, pp.447-456</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889908v1</w:t>
+                <w:t xml:space="preserve">hal-02697795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing density effect on the production performance of the edible snail Helic aspersa Muller in indoor rearing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rearing density effect on the production performance of the edible snail Helix aspersa Müller in indoor rearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Coste</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.M. Blanc</w:t>
+                <w:t xml:space="preserve">Jean-Marie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 49, pp.447-456</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 49 (5), pp.447-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2000135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697795v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and correlated responses to individual selection for large adult weight in the edible snail Helix aspersa Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11277,77 +11277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and correlated responses to individual selection for large adult weight in the edible snail Helix aspersa Muller.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11385,77 +11385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics of reproductive traits in the edible snail Helix aspersa Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11487,338 +11487,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and environmental variability of adult size in some stockes of the edible snail, Helix aspersa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quantitative genetics of growth traits in the edible snail, Helix aspersa Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.C. Bonnet</w:t>
+                <w:t xml:space="preserve">J Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 241, pp.757-765</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (6), pp.571-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695461v1</w:t>
+                <w:t xml:space="preserve">hal-00894188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative genetics of growth traits in the edible snail, Helix aspersa Müller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Génétique quantitative des caractères de croissance chez l'escargot comestible, Helix aspersa Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jm Blanc</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 29 (6), pp.571-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894188v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique quantitative des caractères de croissance chez l'escargot comestible, Helix aspersa Müller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Genetic and environmental variability of adult size in some stockes of the edible snail, Helix aspersa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 29 (6), pp.571-587</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 241, pp.757-765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697308v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la race et du niveau genetique de production laitiere sur les performances des veaux de boucherie</w:t>
               </w:r>
@@ -11830,51 +11830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,51 +11951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12072,51 +12072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12340,51 +12340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.058" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674984v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.12.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901318v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00179.2017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Song" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01579" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.032896" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2832" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Porte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696590v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/11/113012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194043v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leprevost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193938v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-014-9652-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Garouste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Vergnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9K7ZQMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ruelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5311" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877146v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.06.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7K046SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004732v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Laureau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189813v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borchert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083162" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge B. Karahan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Chatain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chavanne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Bardon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2011.03082.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZSX4KG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000320v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03437.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC2VD0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. Chatain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.08.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9JD3BNK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2010.02654.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999833v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.02.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193440v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Karahan-Nomm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.05.025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193666v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02448.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kvingedal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Evans" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis E. Lind" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J.U. Taylor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.02.035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F576296H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Otchoumou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ocho Anin Atchibri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dosso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193361v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chavanne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinier Kaptein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4003/006.027.0213" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cenadelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.09.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saillant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabourault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Laureau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009010" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667001v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Mauger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rodina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.02.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665612v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czarnoleski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozlowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumiot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bonnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mauger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.12.032" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661907v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655228v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anin Ocho" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659491v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654282v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656150v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocour" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Guerry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676094v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681863v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ros" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sorensen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032672" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681237v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677492v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00839-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPM5ZR53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674237v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674893v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889908v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coinon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000135" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697795v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coste" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coinon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690990v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695461v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guiller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mallard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Blanc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697308v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727344v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daburon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721076v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Felgines" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wimitzky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732237v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.058" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Song" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01579" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.032896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901318v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00179.2017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.12.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2832" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Porte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696590v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/11/113012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194043v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leprevost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193887v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-014-9652-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Garouste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Vergnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9K7ZQMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001264v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ruelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5311" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877146v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.06.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7K046SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Laureau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189813v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borchert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083162" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge B. Karahan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Chatain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chavanne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Bardon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2011.03082.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZSX4KG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000320v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03437.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC2VD0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. Chatain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.08.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9JD3BNK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2010.02654.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999833v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.02.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193666v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02448.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Karahan-Nomm" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.05.025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kvingedal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Evans" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis E. Lind" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J.U. Taylor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.02.035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F576296H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Otchoumou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ocho Anin Atchibri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dosso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chavanne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cenadelli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.09.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saillant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabourault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Laureau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009010" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinier Kaptein" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4003/006.027.0213" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665612v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czarnoleski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozlowski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumiot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bonnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667001v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Mauger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rodina" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.02.009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mauger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.12.032" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661907v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655228v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anin Ocho" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654282v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656150v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678275v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676094v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670830v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Guerry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681863v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ros" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sorensen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032672" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681237v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677492v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00839-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPM5ZR53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674237v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674893v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coinon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889908v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coste" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coinon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000135" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690990v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894188v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mallard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bonnet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Blanc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697308v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695461v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guiller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727344v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daburon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721076v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Felgines" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wimitzky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732237v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>