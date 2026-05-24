--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -374,429 +374,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jep Lokesh</w:t>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delaygues</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Defaix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114523000120⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977878v1</w:t>
+                <w:t xml:space="preserve">hal-04172992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172992v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
+                <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roques</w:t>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Marine Delaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (7), pp.1105-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0007114523000120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305424v1</w:t>
+                <w:t xml:space="preserve">hal-03977878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and genetic effects on embryonic survival from fertilization to swim up stage and reproductive success in a farmed rainbow trout line</w:t>
               </w:r>
@@ -910,831 +910,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of acute hyperthermia resistance in juvenile rainbow trout (Oncorhynchus mykiss) and genetic correlations with production traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Patrice</w:t>
+                <w:t xml:space="preserve">H. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Prchal</w:t>
+                <w:t xml:space="preserve">M. Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00811-4⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 562, pp.738800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125895v1</w:t>
+                <w:t xml:space="preserve">hal-03778854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of acute hyperthermia resistance in juvenile rainbow trout (Oncorhynchus mykiss) and genetic correlations with production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lagarde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bideau</w:t>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 562, pp.738800. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00811-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778854v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
+                <w:t xml:space="preserve">Genome-wide association study and genomic prediction of tolerance to acute hypoxia in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Prado</w:t>
+                <w:t xml:space="preserve">M Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Enez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Blay</w:t>
+                <w:t xml:space="preserve">P Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 565, pp.739068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445774v1</w:t>
+                <w:t xml:space="preserve">hal-03944462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a High-Density 665 K SNP Array for Rainbow Trout Genome-Wide Genotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+                <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangtu Gao</w:t>
+                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Paul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Lagarde</w:t>
+                <w:t xml:space="preserve">C. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2022.941340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725675v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant-based diet differentially affects the global hepatic methylome in rainbow trout depending on genetic background</w:t>
+                <w:t xml:space="preserve">Development of a High-Density 665 K SNP Array for Rainbow Trout Genome-Wide Genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Guangtu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Veron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marchand M</w:t>
+                <w:t xml:space="preserve">Katy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2022.2058226⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.941340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638629v1</w:t>
+                <w:t xml:space="preserve">hal-03725675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study and genomic prediction of tolerance to acute hypoxia in rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A plant-based diet differentially affects the global hepatic methylome in rainbow trout depending on genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Prchal</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Laithier J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Patrice</w:t>
+                <w:t xml:space="preserve">Marchand M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 565, pp.739068. </w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, online first, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2022.2058226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944462v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realised genetic gains on growth, survival, feed conversion ratio and quality traits after ten generations of multi-trait selection in rainbow trout Oncorhynchus mykiss, fed a standard diet or a “future” fish-free and soy-free diet</w:t>
               </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1848,2193 +1848,2193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and How to Switch to Genomic Selection: Lessons From Plant and Animal Breeding Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.629737⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.1031-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286882v1</w:t>
+                <w:t xml:space="preserve">hal-03003559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Blay</w:t>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.732321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432316v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003559v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154333v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Why and How to Switch to Genomic Selection: Lessons From Plant and Animal Breeding Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.732321. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (July), pp.629737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.629737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349230v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: Relevant genetic parameters and methods to predict genetic gain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of female reproduction traits in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Fraslin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">J. D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734877⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06955-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150887v1</w:t>
+                <w:t xml:space="preserve">hal-02938176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of female reproduction traits in rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: Relevant genetic parameters and methods to predict genetic gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Acin Perez</w:t>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 519, pp.734877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06955-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938176v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627462v1</w:t>
+                <w:t xml:space="preserve">hal-02151750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs related to cholesterol metabolism affected by vegetable diet in rainbow trout (Oncorhynchus mykiss) from control and selected lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First evidence of realized selection response on fillet yield in Rainbow trout Oncorhynchus mykiss, Using Sib selection or based on correlated ultrasound measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tengfei Zhu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Jean-Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.058⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870570v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+                <w:t xml:space="preserve">MicroRNAs related to cholesterol metabolism affected by vegetable diet in rainbow trout (Oncorhynchus mykiss) from control and selected lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 498, pp.132-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151750v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation by dietary carbohydrates of intermediary metabolism in liver and muscle of two isogenic lines of rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of genes related to cholesterol metabolism in rainbow trout (Oncorhynchus mykiss) fed a plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuerong Song</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01579⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314 (1), pp.R58-R70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00179.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624694v1</w:t>
+                <w:t xml:space="preserve">hal-01901318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic Glucose Metabolic Responses to Digestible Dietary Carbohydrates in Two Isogenic Lines of Rainbow Trout</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: New insights from simulations based on field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.032896⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 486, pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139723v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Regulation by dietary carbohydrates of intermediary metabolism in liver and muscle of two isogenic lines of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuerong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201462⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857986v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Hepatic Glucose Metabolic Responses to Digestible Dietary Carbohydrates in Two Isogenic Lines of Rainbow Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuerong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (6), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.032896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764389v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of genes related to cholesterol metabolism in rainbow trout (Oncorhynchus mykiss) fed a plant-based diet</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00179.2017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.e0201462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901318v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to genetically increase fillet yield in fish: New insights from simulations based on field data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Accuracy of BLUP breeding values in a factorial mating design with mixed families and marker-based parentage assignment in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 486, pp.175-183. </w:t>
+              <w:t xml:space="preserve">, 2018, 490, pp.350-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674984v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil, and correlated changes in nutritional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,77 +4137,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (8), pp.2777-2790. </w:t>
@@ -4258,51 +4258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of environmental sensitivity revealed by phenotypic variation in body weight and (its) correlations to physiological and behavioral traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4373,667 +4373,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive capacities from survival to stress responses of two isogenic lines of rainbow trout fed a plant-based diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Foucard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35957⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595194v1</w:t>
+                <w:t xml:space="preserve">hal-01533866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetic variation for post-stress cortisol and swimming performance in growth-selected and control populations of European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 455, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast and phase-shift of a trapped atom interferometer using a thermal ensemble with internal state labelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive capacities from survival to stress responses of two isogenic lines of rainbow trout fed a plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Aurélie Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Schwartz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (11), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/11/113012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep35957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696590v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular pathways associated with the nutritional programming of plant-based diet acceptance in rainbow trout following an early feeding exposure</w:t>
+                <w:t xml:space="preserve">Contrast and phase-shift of a trapped atom interferometer using a thermal ensemble with internal state labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukundh N. Balasubramanian</w:t>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2804-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/11/113012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346912v1</w:t>
+                <w:t xml:space="preserve">hal-01696590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Molecular pathways associated with the nutritional programming of plant-based diet acceptance in rainbow trout following an early feeding exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh N. Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2804-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533866v1</w:t>
+                <w:t xml:space="preserve">hal-01346912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-year breding cycle of rainbow trout (Oncorhynchus mykiss) fed a plant-based diet, totally free of marine resources : consequences for reproduction, fatty acid composition and progeny survival</w:t>
               </w:r>
@@ -5058,64 +5058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leprevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), 17 p. </w:t>
@@ -5147,286 +5147,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic variability of fish personality traits using rainbow trout isogenic lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le phénotypage de l’efficacité alimentaire et de ses composantes, une nécessité pour accroître l’efficience des productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Millot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Péan</w:t>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.235-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193887v1</w:t>
+                <w:t xml:space="preserve">hal-01193938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénotypage de l’efficacité alimentaire et de ses composantes, une nécessité pour accroître l’efficience des productions animales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Assessment of genetic variability of fish personality traits using rainbow trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (4), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10519-014-9652-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193938v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-site evaluation of the rearing performances of 5 wild populations of European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
@@ -5438,64 +5438,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Garouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5552,1096 +5552,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by diet interactions in European sea bass (Dicentrarchus labrax L.): Nutritional challenge with totally plant-based diets</w:t>
+                <w:t xml:space="preserve">Genetics of behavioural adaptation of livestock to farming conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (1), pp.44-56. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.357-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001264v1</w:t>
+                <w:t xml:space="preserve">hal-01019444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Génétique de l’adaptation comportementale des animaux aux conditions d’élevage : le cas des productions bovines, porcines, avicoles et aquacoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rivard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.35-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877146v1</w:t>
+                <w:t xml:space="preserve">hal-01193846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des aliments à base de végétaux pour les poissons d'élevage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Genotype by diet interactions in European sea bass (Dicentrarchus labrax L.): Nutritional challenge with totally plant-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (1), pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01019139v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de l’adaptation comportementale des animaux aux conditions d’élevage : le cas des productions bovines, porcines, avicoles et aquacoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters of in-vivo prediction of carcass, head and fillet yields by internal ultrasound and 2D external imagery in large rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 410-411, pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193846v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique et utilisation des aliments à base de végétaux en pisciculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Des aliments à base de végétaux pour les poissons d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 26 (4), pp.317-326</w:t>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.303-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01004732v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The positive impact of the early-feeding of a plant-based diet on its future acceptance and utilisation in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">Amélioration génétique et utilisation des aliments à base de végétaux en pisciculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Borchert</w:t>
+                <w:t xml:space="preserve">S. S. Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.317-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189813v1</w:t>
+                <w:t xml:space="preserve">hal-01004732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritabilities and correlations of deformities and growth related traits in the European sea bass (Dicentrarchus labrax, L.) in four different sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The positive impact of the early-feeding of a plant-based diet on its future acceptance and utilisation in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Borchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilge B. Karahan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès A. Bardon</w:t>
+                <w:t xml:space="preserve">J.W. Schrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2011.03082.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000404v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of behavioural adaptation of livestock to farming conditions.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heritabilities and correlations of deformities and growth related traits in the European sea bass (Dicentrarchus labrax, L.) in four different sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge B. Karahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2011.03082.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112001978⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019444v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of isogenic lines provides evidence that phenotypic plasticity is under genetic control in rainbow trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,51 +6649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Tiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81 (5), pp.1754-1762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6739,90 +6739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for adaptation to dietary shifts: towards sustainable breeding of carnivorous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6873,90 +6873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative genetic correlations between production traits and head or bony tissues in large all-female rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazeiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7007,51 +7007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing maternal effect in salmonid families mixed since eyed stage and a posteriori DNA-pedigreed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,90 +7153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first insight into genotype x diet interactions in European sea bass (Dicentrarchus labrax L. 1756) in the context of plant-based diet use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7287,51 +7287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is avoiding full sib matings really worthwhile in a breeding program?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7378,64 +7378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-based diet in rainbow trout (Oncorhynchus mykiss Walbaum): Are there genotype-diet interactions for main production traits when fish are fed marine vs. plant-based diets from the first meal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,291 +7518,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side effects of sexual maturation on heritability estimates in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Genotype by environment interactions for growth in European seabass (Dicentrarchus labrax) are large when growth rate rather than weight is considered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
+                <w:t xml:space="preserve">Bilge Karahan-Nomm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Olivier Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (11), pp.e878-e880. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 306 (1-4), pp.365-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2009.02448.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193666v1</w:t>
+                <w:t xml:space="preserve">hal-01193440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by environment interactions for growth in European seabass (Dicentrarchus labrax) are large when growth rate rather than weight is considered</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Side effects of sexual maturation on heritability estimates in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilge Karahan-Nomm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merdy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 306 (1-4), pp.365-368. </w:t>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (11), pp.e878-e880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2009.02448.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193440v1</w:t>
+                <w:t xml:space="preserve">hal-01193666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population and family growth response to different rearing location, heritability estimates and genotype × environment interaction in the silver-lip pearl oyster (Pinctada maxima)</w:t>
               </w:r>
@@ -7840,51 +7840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis E. Lind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J.U. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 304 (1-4), pp.1-6. </w:t>
@@ -7947,51 +7947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body proportions and chemical composition of wild and reared edible snails of Ivory coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Otchoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ocho Anin Atchibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8036,1008 +8036,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of genotype-diet interactions in the response of rainbow trout (Oncorhynchus mykiss) clones to a diet with or without fishmeal at early growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">X-ray quantitative texture analysis on Helix aspersa aspera (Pulmonata) shells selected or not for increased weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinier Kaptein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 295 (1-2), pp.15-21. </w:t>
+              <w:t xml:space="preserve">American malacological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1-2), pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4003/006.027.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193406v1</w:t>
+                <w:t xml:space="preserve">hal-02662793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to domestication and selection for growth in the European sea bass (Dicentrarchus labrax) in separate and mixed tanks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the heritable component of spinal deformities in the European sea bass (Dicentrarchus labrax)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Cenadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.20-27. </w:t>
+              <w:t xml:space="preserve">, 2009, 294 (3-4), pp.194-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663646v1</w:t>
+                <w:t xml:space="preserve">hal-01193361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation for carcass quality traits in cultured sea bass (Dicentrarchus labrax)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of genotype-diet interactions in the response of rainbow trout (Oncorhynchus mykiss) clones to a diet with or without fishmeal at early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Saillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Julien Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sabourault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Laureau</w:t>
+                <w:t xml:space="preserve">Franck Tiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2009010⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 295 (1-2), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193427v1</w:t>
+                <w:t xml:space="preserve">hal-01193406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray quantitative texture analysis on Helix aspersa aspera (Pulmonata) shells selected or not for increased weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variation for carcass quality traits in cultured sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Marie Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinier Kaptein</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislas Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American malacological Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (1-2), pp.157-165. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.105-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4003/006.027.0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662793v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the heritable component of spinal deformities in the European sea bass (Dicentrarchus labrax)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to domestication and selection for growth in the European sea bass (Dicentrarchus labrax) in separate and mixed tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bardon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Silvia Cenadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 294 (3-4), pp.194-201. </w:t>
+              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.20-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193361v1</w:t>
+                <w:t xml:space="preserve">hal-02663646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of metabolism in Helix aspersa snails: changes through ontogeny and response to selection for increased size.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variation for growth at one and two summers of age in the common carp (Cyprinus carpio L.): Heritability estimates and response to selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Czarnoleski</w:t>
+                <w:t xml:space="preserve">Martin Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kozlowski</w:t>
+                <w:t xml:space="preserve">Stéphane S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dumiot</w:t>
+                <w:t xml:space="preserve">Marek Rodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mallard</w:t>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 277 (1-2), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665612v1</w:t>
+                <w:t xml:space="preserve">hal-02667001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation for growth at one and two summers of age in the common carp (Cyprinus carpio L.): Heritability estimates and response to selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of metabolism in Helix aspersa snails: changes through ontogeny and response to selection for increased size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kocour</w:t>
+                <w:t xml:space="preserve">M. Czarnoleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Mauger</w:t>
+                <w:t xml:space="preserve">J. Kozlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Rodina</w:t>
+                <w:t xml:space="preserve">G. Dumiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Launay</w:t>
+                <w:t xml:space="preserve">J.C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211, pp.391-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667001v1</w:t>
+                <w:t xml:space="preserve">hal-02665612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetická variance růstu u kapra obecného (Cyprinus carpio L.) ve vĕku jednoho a dvou let: Odhady heritability a selekčni odzeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Rodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin VURH Vodnany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (4), pp.109-117</w:t>
@@ -9066,103 +9066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritabilities and GxE interactions for growth in the European sea bass &amp;lt;em&amp;gt;(Dicentrarchus labrax L.)&amp;lt;/em&amp;gt; using a marker-based pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 275 (1-4), pp.81-87. </w:t>
@@ -9213,64 +9213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polygenic hypothesis for sex determination in the European Sea Bass Dicentrarchus labrax.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9321,51 +9321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of photoperiod on growth and reproduction in Archachatina ventricosa (Gould, 1850) under indoor rearing conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Otchoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Anin Ocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,286 +9410,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different mating designs on inbreeding, genetic variance and response to selection when applying individual selection in fish breeding programs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 252, pp.161-170</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.265-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654282v1</w:t>
+                <w:t xml:space="preserve">hal-02659491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of allowing for mismatches as a way to manage genotyping errors in parentage assignment by exclusion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of different mating designs on inbreeding, genetic variance and response to selection when applying individual selection in fish breeding programs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mauger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">B. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.265-267</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 252, pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659491v1</w:t>
+                <w:t xml:space="preserve">hal-02654282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of heritability and genotype-environment interactions for body weight in sea bass (Dicentrarchus labrax L.) raised under communal rearing conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9721,467 +9721,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les escargots comestibles d'Afrique : effet de la teneur en calcium alimentaire sur les performances de croissance d'Achatina achatina (Linné, 1758).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kocour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie Africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (2), pp.1-11</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 247, pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678275v1</w:t>
+                <w:t xml:space="preserve">hal-02673305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The edible snails of Côte d'Ivoire: effects of photoperiod on the growth and the reproduction performances of Achatina achatina (Linné, 1720) in indoor rearing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Otchoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino Malacologico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41,9 (,9-12), pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does avoiding full sibs matings preserves genetic variability in a selection scheme? Case of single pair matings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 247, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les escargots comestibles d'Afrique : effet de la teneur en calcium alimentaire sur les performances de croissance d'Achatina achatina (Linné, 1758).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Otchoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 247, pp.31-32</w:t>
+              <w:t xml:space="preserve">Agronomie Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (2), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673305v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les escargots comestibles de Côte d'Ivoire: Effet de quelques plantes, d'aliments concentrés et de la teneur en calcium alimentaire sur la croissance d'Archachatina ventricosa Gould 1850 en élevage hors sol en bâtiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Otchoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10258,51 +10258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Waagepetersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10366,90 +10366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability estimates for growth-related traits using microsatellite parentage assignment in juvenile common carp (Cyprinus carpio L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 235, pp.223-236</w:t>
@@ -10478,77 +10478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of factorial mating designs for inference on heritability in fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 204 (3-4), pp.361-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10594,77 +10594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genetic variability in a population of the edible snail, Helix aspersa Muller, undergoing domestication and short-term selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10702,77 +10702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genetic variability on a population of the edible snail, Helix aspersa Müller, undergoing domestication and short-term selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10823,77 +10823,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a strain-testing design for the seabass, Dicentrarchus labrax: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 202, pp.329-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10912,334 +10912,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing density effect on the production performance of the edible snail Helic aspersa Muller in indoor rearing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rearing density effect on the production performance of the edible snail Helix aspersa Müller in indoor rearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Coste</w:t>
+                <w:t xml:space="preserve">Virginie Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coinon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Blanc</w:t>
+                <w:t xml:space="preserve">Pierre Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 49, pp.447-456</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 49 (5), pp.447-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2000135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697795v1</w:t>
+                <w:t xml:space="preserve">hal-00889908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing density effect on the production performance of the edible snail Helix aspersa Müller in indoor rearing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rearing density effect on the production performance of the edible snail Helic aspersa Muller in indoor rearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Blanc</w:t>
+                <w:t xml:space="preserve">V. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 49 (5), pp.447-456. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 49, pp.447-456</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889908v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and correlated responses to individual selection for large adult weight in the edible snail Helix aspersa Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11277,77 +11277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and correlated responses to individual selection for large adult weight in the edible snail Helix aspersa Muller.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11385,77 +11385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics of reproductive traits in the edible snail Helix aspersa Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11487,338 +11487,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative genetics of growth traits in the edible snail, Helix aspersa Müller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Genetic and environmental variability of adult size in some stockes of the edible snail, Helix aspersa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mallard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jm Blanc</w:t>
+                <w:t xml:space="preserve">A. Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 29 (6), pp.571-587</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 241, pp.757-765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894188v1</w:t>
+                <w:t xml:space="preserve">hal-02695461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique quantitative des caractères de croissance chez l'escargot comestible, Helix aspersa Müller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Quantitative genetics of growth traits in the edible snail, Helix aspersa Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Blanc</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 29 (6), pp.571-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697308v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and environmental variability of adult size in some stockes of the edible snail, Helix aspersa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Génétique quantitative des caractères de croissance chez l'escargot comestible, Helix aspersa Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 241, pp.757-765</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (6), pp.571-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695461v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la race et du niveau genetique de production laitiere sur les performances des veaux de boucherie</w:t>
               </w:r>
@@ -11830,51 +11830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,51 +11951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12072,51 +12072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12340,51 +12340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.058" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Song" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01579" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.032896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901318v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00179.2017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.12.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2832" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Porte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696590v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/11/113012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194043v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leprevost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193887v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-014-9652-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Garouste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Vergnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9K7ZQMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001264v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ruelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5311" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877146v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.06.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7K046SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Laureau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189813v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borchert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083162" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge B. Karahan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Chatain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chavanne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Bardon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2011.03082.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZSX4KG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000320v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03437.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC2VD0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. Chatain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.08.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9JD3BNK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2010.02654.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999833v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.02.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193666v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02448.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Karahan-Nomm" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.05.025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kvingedal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Evans" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis E. Lind" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J.U. Taylor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.02.035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F576296H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Otchoumou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ocho Anin Atchibri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dosso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chavanne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cenadelli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.09.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saillant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabourault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Laureau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009010" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinier Kaptein" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4003/006.027.0213" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665612v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czarnoleski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozlowski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumiot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bonnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667001v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Mauger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rodina" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.02.009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mauger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.12.032" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661907v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655228v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anin Ocho" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654282v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656150v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678275v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676094v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670830v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Guerry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681863v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ros" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sorensen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032672" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681237v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677492v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00839-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPM5ZR53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674237v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674893v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coinon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889908v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coste" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coinon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000135" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690990v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894188v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mallard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bonnet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Blanc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697308v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695461v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guiller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727344v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daburon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721076v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Felgines" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wimitzky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732237v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00811-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acin Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06955-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734877" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Allamellou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01225" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Zhu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.058" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00179.2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.12.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Song" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01579" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.032896" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2832" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Porte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01696590v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/11/113012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194043v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leprevost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193938v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-014-9652-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Garouste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Vergnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9K7ZQMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ruelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5311" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877146v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.06.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7K046SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004732v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Laureau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189813v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borchert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083162" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge B. Karahan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Chatain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Chavanne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Bardon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2011.03082.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZSX4KG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000320v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03437.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC2VD0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazeiraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Pincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. Chatain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.08.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9JD3BNK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2010.02654.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999833v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.02.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193440v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Karahan-Nomm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merdy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.05.025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193666v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02448.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kvingedal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Evans" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis E. Lind" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J.U. Taylor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.02.035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F576296H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Otchoumou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ocho Anin Atchibri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dosso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinier Kaptein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4003/006.027.0213" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193361v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bardon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chavanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.018" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193427v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saillant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabourault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Laureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cenadelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.09.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667001v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Mauger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rodina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.02.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665612v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czarnoleski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kozlowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumiot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bonnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mauger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.12.032" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661907v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655228v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anin Ocho" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659491v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654282v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656150v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocour" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Guerry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676094v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670830v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681863v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680673v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ros" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sorensen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032672" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681237v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677492v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00839-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPM5ZR53-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674237v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674893v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889908v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coinon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000135" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697795v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coste" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coinon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690990v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695461v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guiller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mallard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bonnet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Blanc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697308v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727344v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daburon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721076v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Felgines" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wimitzky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732237v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>