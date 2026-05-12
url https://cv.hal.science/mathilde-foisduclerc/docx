--- v0 (2026-03-28)
+++ v1 (2026-05-12)
@@ -692,352 +692,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04105817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monnaie locale au travail. L’institutionnalisation de l’eusko au Pays Basque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial. Leur transition et la nôtre. Crises et justice écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.41899⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Leur transition et la nôtre. Crises et justice écologiques, 109, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.109.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03728321v1</w:t>
+                <w:t xml:space="preserve">hal-03700030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militant·es climat, jeunes cheminots et vieux fourneaux de l’environnement : une convergence contre la casse du fret ferroviaire au Pays Basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Txetx Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Leur transition et la nôtre. Crises et justice écologiques, 109, pp.146-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.109.0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Leur transition et la nôtre. Crises et justice écologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La monnaie locale au travail. L’institutionnalisation de l’eusko au Pays Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Leur transition et la nôtre. Crises et justice écologiques, 109, pp.7-12. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Prix des jeunes auteurices 2021, 64 (3), pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.109.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sdt.41899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700030v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03728321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu. Jean-Louis Briquet et Laurent Godmer (dir.), L’ancrage politique</w:t>
               </w:r>
@@ -1940,178 +1940,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04933979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monetary Instrument Creating Territorial Proximities and Embeddedness? the Structuring of a Business Network Around the Local Currency Eusko in the Basque Country</w:t>
+                <w:t xml:space="preserve">Courants de pensée et territorialisation des monnaies locales : une comparaison entre l’eusko et le Bristol pound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual SASE Meeting “After Covid? Critical Conjunctures and Contingent Pathways of Contemporary Capitalism”, A: Communitarian Ideals and Civil Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jul 2021, [Virtual Conference], France</w:t>
+              <w:t xml:space="preserve">Journée d’étude “Aux sources de l’ESS : des courants de pensée aux matrices territoriales”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 100 ans de la Recma; Chaire TerrESS; UMR 5116 Centre Émile Durkheim, Nov 2021, Sciences Po Bordeaux, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03285697v1</w:t>
+                <w:t xml:space="preserve">halshs-04934979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courants de pensée et territorialisation des monnaies locales : une comparaison entre l’eusko et le Bristol pound</w:t>
+                <w:t xml:space="preserve">A Monetary Instrument Creating Territorial Proximities and Embeddedness? the Structuring of a Business Network Around the Local Currency Eusko in the Basque Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude “Aux sources de l’ESS : des courants de pensée aux matrices territoriales”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 100 ans de la Recma; Chaire TerrESS; UMR 5116 Centre Émile Durkheim, Nov 2021, Sciences Po Bordeaux, Pessac, France</w:t>
+              <w:t xml:space="preserve">33rd Annual SASE Meeting “After Covid? Critical Conjunctures and Contingent Pathways of Contemporary Capitalism”, A: Communitarian Ideals and Civil Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jul 2021, [Virtual Conference], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04934979v1</w:t>
+                <w:t xml:space="preserve">halshs-03285697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un instrument monétaire créateur de proximités territoriales ? La structuration d’un réseau d’entreprises autour de la monnaie locale Eusko au Pays Basque</w:t>
               </w:r>
@@ -3336,51 +3336,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FC1AF36"/>
+    <w:nsid w:val="6F245FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3484,51 +3484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="97D1E228"/>
+    <w:nsid w:val="ED222E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3632,51 +3632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CC350D3A"/>
+    <w:nsid w:val="BEFE0A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3869,51 +3869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-foisduclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3376-6569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26087082X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Maclouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.142.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.238.0181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41899" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Txetx Etcheverry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pachon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Desmet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.109.0146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.109.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7CB29FPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L41BHP9H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3R0X6H1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Edme-Sanjurjo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pinos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2020.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xebax Christy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Neel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.31133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35252" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P6SH9K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.26423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23727" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21242" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21000" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17497" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702077v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18581" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-foisduclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3376-6569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26087082X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Maclouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.142.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04105817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.238.0181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.109.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Txetx Etcheverry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pachon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Desmet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.109.0146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41899" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7CB29FPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L41BHP9H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3R0X6H1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Edme-Sanjurjo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pinos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2020.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xebax Christy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Neel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.31133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35252" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P6SH9K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.26423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23727" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21242" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21000" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17497" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702077v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18581" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>