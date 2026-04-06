--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -742,295 +742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.6-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628430v1</w:t>
+                <w:t xml:space="preserve">hal-02629198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sayani Ray</w:t>
+                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127, pp.6-16. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629198v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall proteome investigation of bread wheat (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt;) developing grain in endosperm and outer layers</w:t>
               </w:r>
@@ -2661,401 +2661,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteic composition of corpora amylacea in the bovine mammary gland.</w:t>
+                <w:t xml:space="preserve">Dimerization of Native Myosin LC2(RLC)-Free Subfragment 1 from Adult Rabbit Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Claudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Francin</w:t>
+                <w:t xml:space="preserve">Jean-Emile Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Marchal</w:t>
+                <w:t xml:space="preserve">Karima Taouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Straczeck</w:t>
+                <w:t xml:space="preserve">Nathalie d'Hahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Laurent</w:t>
+                <w:t xml:space="preserve">Asuncion Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalika Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue and Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0040-8166(98)80040-2⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37 (43), pp.15129 - 15136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi9804232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299725v1</w:t>
+                <w:t xml:space="preserve">hal-03299800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization of Native Myosin LC2(RLC)-Free Subfragment 1 from Adult Rabbit Skeletal Muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteic composition of corpora amylacea in the bovine mammary gland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Taouil</w:t>
+                <w:t xml:space="preserve">C Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie d'Hahan</w:t>
+                <w:t xml:space="preserve">E Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asuncion Aguilar</w:t>
+                <w:t xml:space="preserve">J Straczeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zalika Merah</w:t>
+                <w:t xml:space="preserve">F Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 37 (43), pp.15129 - 15136. </w:t>
+              <w:t xml:space="preserve">Tissue and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (5), pp.589-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi9804232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0040-8166(98)80040-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299800v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Myosin from Adult Rabbit Skeletal Muscle: Isoenzymes and States of Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie d'Hahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Taouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37 (16), pp.5457-5463. </w:t>
@@ -4478,51 +4478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2582D4CB"/>
+    <w:nsid w:val="CED93962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4709,51 +4709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-francin-allami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3687-1257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081343124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211938248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01198-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geairon Audrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouder Axelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Colette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4030021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mikol-Segonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0375-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1343-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA134AECF1780CBE573E69C07CC79C2F8D983EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francin-Allami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Partier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.10.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KX3HDP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Sparkes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Conrad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1040-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HFLWD8Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kaminska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shalak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mirande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01267-06" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12QTKJ0F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0606905" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX73QK21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208802200" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerjan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109759200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claudon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Straczeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-8166(98)80040-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFRW4JFL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299800v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Morel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Taouil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie d'Hahan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Aguilar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalika Merah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9804232" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9C5Z5XLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi972384k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M50CLR57-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-francin-allami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3687-1257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081343124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211938248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01198-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geairon Audrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouder Axelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Colette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4030021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mikol-Segonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0375-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1343-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA134AECF1780CBE573E69C07CC79C2F8D983EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francin-Allami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Partier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.10.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KX3HDP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Sparkes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Conrad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1040-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HFLWD8Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kaminska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shalak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mirande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01267-06" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12QTKJ0F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0606905" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX73QK21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208802200" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerjan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109759200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299800v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Taouil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie d'Hahan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Aguilar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalika Merah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9804232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9C5Z5XLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claudon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Straczeck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-8166(98)80040-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFRW4JFL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi972384k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M50CLR57-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>