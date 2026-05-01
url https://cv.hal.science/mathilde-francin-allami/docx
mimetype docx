--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -742,295 +742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayani Ray</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629198v1</w:t>
+                <w:t xml:space="preserve">hal-02628430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 280, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.6-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628430v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall proteome investigation of bread wheat (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt;) developing grain in endosperm and outer layers</w:t>
               </w:r>
@@ -2661,465 +2661,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization of Native Myosin LC2(RLC)-Free Subfragment 1 from Adult Rabbit Skeletal Muscle</w:t>
+                <w:t xml:space="preserve">Proteic composition of corpora amylacea in the bovine mammary gland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emile Morel</w:t>
+                <w:t xml:space="preserve">C Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Taouil</w:t>
+                <w:t xml:space="preserve">E Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie d'Hahan</w:t>
+                <w:t xml:space="preserve">J Straczeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asuncion Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zalika Merah</w:t>
+                <w:t xml:space="preserve">F Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tissue and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (5), pp.589-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0040-8166(98)80040-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi9804232⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299800v1</w:t>
+                <w:t xml:space="preserve">hal-03299725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteic composition of corpora amylacea in the bovine mammary gland.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Native Myosin from Adult Rabbit Skeletal Muscle: Isoenzymes and States of Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Claudon</w:t>
+                <w:t xml:space="preserve">Nathalie d'Hahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Taouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Straczeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Laurent</w:t>
+                <w:t xml:space="preserve">Asuncion Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue and Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37 (16), pp.5457-5463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi972384k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0040-8166(98)80040-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299725v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Myosin from Adult Rabbit Skeletal Muscle: Isoenzymes and States of Aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Dimerization of Native Myosin LC2(RLC)-Free Subfragment 1 from Adult Rabbit Skeletal Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Taouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie d'Hahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalika Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 37 (16), pp.5457-5463. </w:t>
+              <w:t xml:space="preserve">, 1998, 37 (43), pp.15129 - 15136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi972384k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi9804232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299779v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4478,51 +4478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CED93962"/>
+    <w:nsid w:val="721212CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4709,51 +4709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-francin-allami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3687-1257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081343124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211938248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01198-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geairon Audrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouder Axelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Colette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4030021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mikol-Segonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0375-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1343-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA134AECF1780CBE573E69C07CC79C2F8D983EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francin-Allami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Partier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.10.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KX3HDP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Sparkes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Conrad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1040-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HFLWD8Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kaminska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shalak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mirande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01267-06" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12QTKJ0F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0606905" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX73QK21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208802200" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerjan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109759200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299800v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Taouil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie d'Hahan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Aguilar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalika Merah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9804232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9C5Z5XLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claudon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Straczeck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-8166(98)80040-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFRW4JFL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi972384k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M50CLR57-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-francin-allami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3687-1257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081343124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211938248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01198-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geairon Audrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouder Axelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Colette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4030021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mikol-Segonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0375-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1343-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA134AECF1780CBE573E69C07CC79C2F8D983EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francin-Allami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Partier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.10.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KX3HDP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Sparkes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Conrad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1040-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HFLWD8Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kaminska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shalak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mirande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01267-06" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12QTKJ0F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0606905" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX73QK21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208802200" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerjan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109759200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claudon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Straczeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-8166(98)80040-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFRW4JFL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Morel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie d'Hahan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Taouil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Aguilar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi972384k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M50CLR57-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalika Merah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9804232" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9C5Z5XLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>