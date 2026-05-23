--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -168,3609 +168,3743 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide distribution and cell wall deposition in the endosperm and outer layers of developing sorghum grains</w:t>
+                <w:t xml:space="preserve">Multicriteria physico-chemical analysis of flax technical fibres from drought-stressed plants: A case study highlighting plant compensatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Costes</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Le Bot</w:t>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Navarro Sanz</w:t>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 124, pp.104239. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 246, pp.123399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2026.123399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179516v1</w:t>
+                <w:t xml:space="preserve">hal-05625810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of developing sorghum grains to detect genes related to cell wall biosynthesis and remodelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polysaccharide distribution and cell wall deposition in the endosperm and outer layers of developing sorghum grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Navarro Sanz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomic Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12863-024-01198-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.104239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494039v1</w:t>
+                <w:t xml:space="preserve">hal-05179516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Linkage Glucan Is the Main Carbohydrate Source and Starch Is an Alternative Source during Brachypodium Grain Germination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Bouder</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of developing sorghum grains to detect genes related to cell wall biosynthesis and remodelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Navarro Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Caroline Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Le-Bot</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24076821⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-024-01198-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04102408v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Wall Proteome of Wheat Grain Endosperm and Outer Layers at Two Key Stages of Early Development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed-Linkage Glucan Is the Main Carbohydrate Source and Starch Is an Alternative Source during Brachypodium Grain Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lollier</w:t>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geairon Audrey</w:t>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouder Axelle</w:t>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larré Colette</w:t>
+                <w:t xml:space="preserve">Lucie Le-Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.239. </w:t>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.6821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21010239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936279v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell Wall Proteome of Wheat Grain Endosperm and Outer Layers at Two Key Stages of Early Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geairon Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouder Axelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larré Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21010239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628430v1</w:t>
+                <w:t xml:space="preserve">hal-02936279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayani Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, pp.6-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall proteome investigation of bread wheat (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt;) developing grain in endosperm and outer layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Colette Larré</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201800286⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623713v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Remodelling of Cell Walls during Brachypodium distachyon Grain Development through a Sub-Cellular Quantitative Proteomic Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cell wall proteome investigation of bread wheat (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt;) developing grain in endosperm and outer layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (23), pp.e1800286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201800286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proteomes4030021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641015v1</w:t>
+                <w:t xml:space="preserve">hal-02623713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall proteomic of Brachypodium distachyon grains: A focus on cell wall remodeling proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Understanding the Remodelling of Cell Walls during Brachypodium distachyon Grain Development through a Sub-Cellular Quantitative Proteomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes4030021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201400485⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01204179v1</w:t>
+                <w:t xml:space="preserve">hal-02641015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation of mealiness in apple: an atypical role for a pectin methylesterase during fruit maturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mikol-Segonne</w:t>
+                <w:t xml:space="preserve">Cell wall proteomic of Brachypodium distachyon grains: A focus on cell wall remodeling proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Bruneau</w:t>
+                <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (13), pp.2296-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201400485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-014-0375-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210007v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of wheat low-molecular-weight glutenin and alpha-gliadin trafficking in tobacco cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multiscale investigation of mealiness in apple: an atypical role for a pectin methylesterase during fruit maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mikol-Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-012-1343-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, article 375 (18 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-014-0375-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645519v1</w:t>
+                <w:t xml:space="preserve">hal-01210007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of glycosyltransferases involved in cell wall synthesis of wheat endosperm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+                <w:t xml:space="preserve">Comparative study of wheat low-molecular-weight glutenin and alpha-gliadin trafficking in tobacco cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Francin-Allami</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.10.021⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.89 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-012-1343-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261448v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic trafficking of wheat gamma-gliadin and of its structural domains in tobacco cells, studied with fluorescent protein fusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+                <w:t xml:space="preserve">Identification of glycosyltransferases involved in cell wall synthesis of wheat endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saumonneau</w:t>
+                <w:t xml:space="preserve">M. Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lavenant-Gourgon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axelle Bouder</w:t>
+                <w:t xml:space="preserve">A. Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imogen Sparkes</w:t>
+                <w:t xml:space="preserve">B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (13), pp.4507 - 4520. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.508-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645562v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of a new chimeric protein with a highly repeated sequence in tobacco cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Dynamic trafficking of wheat gamma-gliadin and of its structural domains in tobacco cells, studied with fluorescent protein fusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Guéguen</w:t>
+                <w:t xml:space="preserve">Laurence Lavenant-Gourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imogen Sparkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-011-1040-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (13), pp.4507 - 4520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644529v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Hijacking of Mitochondrial Lysyl-tRNA Synthetase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of a new chimeric protein with a highly repeated sequence in tobacco cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saumonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Kaminska</w:t>
+                <w:t xml:space="preserve">Karine Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyacheslav Shalak</w:t>
+                <w:t xml:space="preserve">Udo Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Francin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques J. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (7), pp.1289 - 1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-011-1040-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01267-06⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299734v1</w:t>
+                <w:t xml:space="preserve">hal-02644529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of HIV-1 Vpr-induced apoptosis on the release of mitochondrial lysyl-tRNA synthetase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Viral Hijacking of Mitochondrial Lysyl-tRNA Synthetase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kaminska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Shalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mirande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.05.076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (1), pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01267-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194951v1</w:t>
+                <w:t xml:space="preserve">hal-03299734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity Elements for Specific Aminoacylation of a tRNA by Mammalian Lysyl-tRNA Synthetase Bearing a Nonspecific tRNA-Interacting Factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Role of HIV-1 Vpr-induced apoptosis on the release of mitochondrial lysyl-tRNA synthetase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kaminska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Shalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mirande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi0606905⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (16), pp. 3105-3110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.05.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194970v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Dissection of the Eukaryotic-specific tRNA-interacting Factor of Lysyl-tRNA Synthetase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Identity Elements for Specific Aminoacylation of a tRNA by Mammalian Lysyl-tRNA Synthetase Bearing a Nonspecific tRNA-Interacting Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mirande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M208802200⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (33), pp 10153-10160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi0606905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194977v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N-terminal domain of mammalian Lysyl-tRNA synthetase Is a functional tRNA-binding domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Functional Dissection of the Eukaryotic-specific tRNA-interacting Factor of Lysyl-tRNA Synthetase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mirande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 277 (3), pp 1762-1769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109759200⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 278 (3), pp. 1472-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M208802200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194985v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteic composition of corpora amylacea in the bovine mammary gland.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">The N-terminal domain of mammalian Lysyl-tRNA synthetase Is a functional tRNA-binding domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Straczeck</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kaminska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Laurent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Kerjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue and Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (5), pp.589-595. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (3), pp 1762-1769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0040-8166(98)80040-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109759200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03299725v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Myosin from Adult Rabbit Skeletal Muscle: Isoenzymes and States of Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emile Morel</w:t>
+                <w:t xml:space="preserve">Nathalie d'Hahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie d'Hahan</w:t>
+                <w:t xml:space="preserve">Karima Taouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37 (16), pp.5457-5463. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi972384k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi972384k⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimerization of Native Myosin LC2(RLC)-Free Subfragment 1 from Adult Rabbit Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Taouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emile Morel</w:t>
+                <w:t xml:space="preserve">Nathalie d'Hahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Taouil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Asuncion Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalika Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37 (43), pp.15129 - 15136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi9804232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi9804232⟩</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteic composition of corpora amylacea in the bovine mammary gland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Straczeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tissue and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (5), pp.589-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0040-8166(98)80040-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03299800v1</w:t>
+                <w:t xml:space="preserve">hal-03299725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of polysaccharide composition during sorghum grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Navarro Sainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resiliency and Sustainability in the Face of Climate Change. A Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France. pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des acteurs protéiques impliqués dans le remodelage des polysaccharides de la paroi au cours du développement du grain de Brachypodium distachyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protéome de la paroi des grains de &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; : focus sur les protéines impliquées dans le remodelage des polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolamins trafficking study in tobacco cells, studied with fluorescent fusion protéins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imogen Sparkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cost Meeting « Molecular Farming » FA0804</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de protéomique sub-cellulaire pour identifier les glycosyltransférases impliquées dans la synthèse des arabinoxylanes dans l'albumen du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque National du Réseau Français de Biologie des Graines (Graines 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3780,529 +3914,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling during grain development of Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Plant Cell Walls</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling by a proteomic approach on Brachypodium distachyon grain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on cell wall biogenesis in wheat grain using sub-cellular proteomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trafic Cellulaire des prolamines de blé dans des cellules de tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imogen Sparkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAINES 2011 : 3. colloque national du réseau français de biologie des graines sous l'égide de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4312,105 +4446,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation moléculaire. Application à l'étude d'un plasmide de Chlamydia psittaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université d'Orléans (UO), FRA. 1995, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4478,51 +4612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="721212CB"/>
+    <w:nsid w:val="CFB82CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4709,51 +4843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-francin-allami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3687-1257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081343124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211938248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01198-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geairon Audrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouder Axelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Colette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4030021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mikol-Segonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0375-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1343-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA134AECF1780CBE573E69C07CC79C2F8D983EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francin-Allami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Partier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.10.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KX3HDP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Sparkes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Conrad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1040-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HFLWD8Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kaminska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shalak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mirande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01267-06" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12QTKJ0F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0606905" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX73QK21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208802200" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerjan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109759200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claudon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Straczeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-8166(98)80040-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFRW4JFL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Morel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie d'Hahan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Taouil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Aguilar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi972384k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M50CLR57-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalika Merah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9804232" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9C5Z5XLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-francin-allami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3687-1257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081343124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211938248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05625810v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01198-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geairon Audrey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouder Axelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Colette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010239" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4030021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mikol-Segonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0375-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1343-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA134AECF1780CBE573E69C07CC79C2F8D983EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suliman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francin-Allami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Partier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.10.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KX3HDP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Sparkes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err159" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rottier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Conrad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1040-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HFLWD8Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kaminska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Shalak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mirande" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01267-06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12QTKJ0F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0606905" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX73QK21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208802200" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerjan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109759200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Morel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie d'Hahan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Taouil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Aguilar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi972384k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M50CLR57-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalika Merah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9804232" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9C5Z5XLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Claudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Straczeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-8166(98)80040-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFRW4JFL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>