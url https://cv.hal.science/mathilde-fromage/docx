--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -821,71 +821,71 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change on agricultural land markets : translating conceptual issues into an agent-based modelling approach</w:t>
+                <w:t xml:space="preserve">Impacts du changement climatique sur les marchés fonciers agricoles : d’un cadre conceptuel à la modélisation multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economics and Finance. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2024. English. </w:t>
+              <w:t xml:space="preserve">Economies et finances. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024AGROE068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>