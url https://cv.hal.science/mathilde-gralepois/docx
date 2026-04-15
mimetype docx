--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -81,2688 +81,2935 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralizing Knowledge to Think about the Future in the Face of Uncertainty. The Case of the Collapse of the Cliff of Ault (Picardy, France)</w:t>
+                <w:t xml:space="preserve">Approaching the spatial dimensions of environmental justice in adaptation policy. The study of flood risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">Mandy Paauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Priest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1112401ar⟩</w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/161rl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659786v1</w:t>
+                <w:t xml:space="preserve">hal-05589434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming barriers to integrate more justice into climate change policies. Lessons from adaptation policies and flood risk management in Flanders and France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pluralizing Knowledge to Think about the Future in the Face of Uncertainty. The Case of the Collapse of the Cliff of Ault (Picardy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Environment Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.teadva.2024.200098⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.67-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1112401ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521432v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité des aménités, invisibilisation des inondations. L’inondation dans l’écoquartier à La Riche (agglomération de Tours)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overcoming barriers to integrate more justice into climate change policies. Lessons from adaptation policies and flood risk management in Flanders and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">Mandy Paauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.23238⟩</w:t>
+              <w:t xml:space="preserve">Total Environment Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.200098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.teadva.2024.200098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04531550v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faux-semblants dans l’usage de la résilience. Étude des logiques de marché dans la production urbaine face aux inondations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Visibilité des aménités, invisibilisation des inondations. L’inondation dans l’écoquartier à La Riche (agglomération de Tours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.23238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1097159ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04531553v1</w:t>
+                <w:t xml:space="preserve">halshs-04531550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des SfN avant l’heure : ce que nous en disent les opérations de mitigation urbaine en zone inondable. Le cas des villes ligériennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les faux-semblants dans l’usage de la résilience. Étude des logiques de marché dans la production urbaine face aux inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (2), </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (1), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1097159ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04531546v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04531553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation et exclusion. La distribution des inégalités socio-spatiales dans la mise en œuvre des politiques de prévention des inondations (Blois)</w:t>
+                <w:t xml:space="preserve">Des SfN avant l’heure : ce que nous en disent les opérations de mitigation urbaine en zone inondable. Le cas des villes ligériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cardinal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 99 (3), pp.417-434. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.9922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05236295v1</w:t>
+                <w:t xml:space="preserve">halshs-04531546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can We Learn from Planning Instruments in Flood Prevention? Comparative Illustration to Highlight the Challenges of Governance in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Participation et exclusion. La distribution des inégalités socio-spatiales dans la mise en œuvre des politiques de prévention des inondations (Blois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12061841⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (3), pp.417-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.9922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04531556v1</w:t>
+                <w:t xml:space="preserve">halshs-05236295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and barriers of adaptation initiatives – How societal transformation affects natural hazard management and risk mitigation in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Can We Learn from Planning Instruments in Flood Prevention? Comparative Illustration to Highlight the Challenges of Governance in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.306⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12061841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284263v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04531556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention des inondations dans les opérations d'aménagement des interfaces ville-port, un levier de gentrification indirecte ? Le cas du Havre (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers and barriers of adaptation initiatives – How societal transformation affects natural hazard management and risk mitigation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Attems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Orillard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Gatien-Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.1713⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 650, pp.1073-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284241v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologies of citizen co-production in flood risk governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannelore Mees</w:t>
+                <w:t xml:space="preserve">Meghan Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghan Alexander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">Piotr Matczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heleen Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.330-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04531578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transactions entre la ville et l'inondation pour un urbanisme plus résilient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prévention des inondations dans les opérations d'aménagement des interfaces ville-port, un levier de gentrification indirecte ? Le cas du Havre (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rode</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Daniel-Lacombe</w:t>
+                <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018030⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284252v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transaction foncière comme mode de régulation en matière de protection contre les inondations. Analyse à partir de deux zones d’expansions de crue : l’Île Saint Aubin (Angers) et le déversoir de la Bouillie (Blois)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transactions entre la ville et l'inondation pour un urbanisme plus résilient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">Eric Daniel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-17. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.34-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2018.0218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284234v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urbanisme résilient déforme-t-il la ville ? Flood resilient city and urban distortion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Typologies of citizen co-production in flood risk governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghan Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rode</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Matczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heleen Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.330-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284226v1</w:t>
+                <w:t xml:space="preserve">halshs-02284247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement radical et silencieux de paradigme sur le développement urbain face aux risques naturels</w:t>
+                <w:t xml:space="preserve">La transaction foncière comme mode de régulation en matière de protection contre les inondations. Analyse à partir de deux zones d’expansions de crue : l’Île Saint Aubin (Angers) et le déversoir de la Bouillie (Blois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Guevara</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2018.0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589409v1</w:t>
+                <w:t xml:space="preserve">halshs-02284234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is flood defense changing in nature? Shifts in the flood defense strategy in six European countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'urbanisme résilient déforme-t-il la ville ? Flood resilient city and urban distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284223v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets urbains en zones inondables communiquent-ils sur les risques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le changement radical et silencieux de paradigme sur le développement urbain face aux risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hazards and Disasters: Learning, Teaching, Communication and Knowledge Exchange, 1</w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333626v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation aux risques d’inondation façonnée par les métiers de la ville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is flood defense changing in nature? Shifts in the flood defense strategy in six European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wiering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Tapsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (3)</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01259651v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’adaptation aux risques d’inondation façonnée par les métiers de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01259659v1</w:t>
+                <w:t xml:space="preserve">halshs-01259651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience face à la normativité et la solidarité des territoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les projets urbains en zones inondables communiquent-ils sur les risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Oger</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hazards and Disasters: Learning, Teaching, Communication and Knowledge Exchange, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01259663v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La résilience face à la normativité et la solidarité des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Daluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26112⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369245v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale – Occurrence et facteurs explicatifs du DICRIM, un outil préventif sous utilisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, URL : http://cybergeo.revues.org/26112 ; DOI : 10.4000/cybergeo.26112</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01096658v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improbable préemption des territoires à risque industriel majeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01259666v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tant va la ville à l’eau. L’intégration du risque d’inondation aux décisions politiques et administratives d’aménagement urbain des agglomérations ligériennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale – Occurrence et facteurs explicatifs du DICRIM, un outil préventif sous utilisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hors du lit : aléas, risques et mémoires, études réunies par J. Heude, F. Guizard, C. Beck, 16, pp.255-264</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, URL : http://cybergeo.revues.org/26112 ; DOI : 10.4000/cybergeo.26112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338947v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'AGGLOMÉRATION À FLUX TENDUS.LA POLITIQUE DE SÉCURITÉ CIVILE FRANÇAISE AU SECOURS DES PANNES URBAINES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’improbable préemption des territoires à risque industriel majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.57-66</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (3-4), pp.271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01259774v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écoles de pensée en urbanisme face à la métropolisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tant va la ville à l’eau. L’intégration du risque d’inondation aux décisions politiques et administratives d’aménagement urbain des agglomérations ligériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Boutaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecorev'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, n°27, pp. 11-17</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hors du lit : aléas, risques et mémoires, études réunies par J. Heude, F. Guizard, C. Beck, 16, pp.255-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00410298v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'AGGLOMÉRATION À FLUX TENDUS.LA POLITIQUE DE SÉCURITÉ CIVILE FRANÇAISE AU SECOURS DES PANNES URBAINES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écoles de pensée en urbanisme face à la métropolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecorev'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°27, pp. 11-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00410298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organising for future crises: the case of integrated risk management in French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (1), pp.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00406492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2772,120 +3019,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau au service des territoires ? Entre valorisation et instrumentalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, pp.5-10, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.5118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2895,91 +3142,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux risques d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Rue d’Ulm, 2012, Collection Sciences durables</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2989,486 +3236,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tactique du zèbre ou ce que la construction en zone inondable apprend de l’évolution de la gouvernance État-collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Zembri-Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit; Geneviève Zembri-Mary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l'incertitude s'invite dans les projets d'aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2304047106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04531561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17. Gestion de crise locale – Le plan communal de sauvegarde : atouts et verrous de son opérationnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freddy Vinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inondations 2 : La gestion du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.470, 2018, Génie civil et géomécanique, 9781784054052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01839870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Crisis Management – The Communal Safety Plan: Challenges and Obstacles to Operationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floods Volume 2- Risk Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part 2, Chap 17, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01662878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation et controverse des périmètres de prévention des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter les territoires à risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, 2011, espace en société, 978-2-88074- 937-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrer les temps, les objets et les acteurs des politiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DE CONINCK F., DEROUBAIX J.-F. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville éphémère ville durable. Multiplication des formes et temps urbains, maîtrise des nuisances : nouveaux usages nouveaux pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions del'Oeil d'Or, pp. 15-20, 2009, Formes &amp; Figures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3478,383 +3725,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-national comparisons of justice in flood risk management: results from the SOLARIS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Munck af Rosenschöld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cardinal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés); Lab'Urba; CNAM ESGT, Laboratoire Géomatique et Foncier; Centre for Research on Environmental and Social Change, University of Antwerp; Flood Hazard Research Centre, University of Middlesex; Finnish Environment Institute. 2024, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Benchendikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2011, pp.242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité intercommunale. Partager richesse et pauvreté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Benchendikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3864,114 +4111,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques collectifs dans les agglomérations françaises : contours et limites d'une approche territoriale de prévention et de gestion des risques à travers le parcours des agents administratifs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008PEST0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00572853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4118,51 +4365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Paauw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Crabb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teadva.2024.200098" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23238" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097159ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thaler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Attems" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Clarke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Mees" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Alexander" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Matczak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Mees" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.08.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wiering" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tapsell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daluzeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boutaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839870v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01662878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50017-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Munck af Rosensch&#246;ld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Benchendikh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00572853v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0242" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589434v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Paauw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Priest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161rl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Crabb&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teadva.2024.200098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097159ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22851" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061841" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thaler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Attems" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Clarke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Mees" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Alexander" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Matczak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Mees" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.08.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wiering" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tapsell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daluzeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13445" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boutaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01662878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50017-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Munck af Rosensch&#246;ld" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Benchendikh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00572853v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0242" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>