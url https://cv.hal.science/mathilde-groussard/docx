--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -870,248 +870,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02094132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping caregivers of people with dementia: a need to renew theoretical frameworks in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Coppalle</w:t>
+                <w:t xml:space="preserve">How motor, cognitive and musical expertise shapes the brain: Focus on fMRI and EEG resting-state functional connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Cantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386199v1</w:t>
+                <w:t xml:space="preserve">hal-02386191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How motor, cognitive and musical expertise shapes the brain: Focus on fMRI and EEG resting-state functional connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Cantou</w:t>
+                <w:t xml:space="preserve">Helping caregivers of people with dementia: a need to renew theoretical frameworks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Platel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.60-68. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.399-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386191v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical Expertise Increases Top–Down Modulation Over Hippocampal Activation during Familiarity Decisions</w:t>
               </w:r>
@@ -1123,51 +1123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2303,51 +2303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2563,51 +2563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (4), pp.1301-9. </w:t>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Grassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Talamini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Alto&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Brattico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459251379432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ambler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ch&#233;telat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03113788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.557642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dewald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Letortu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02094132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler G Chan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0763" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cantou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.08.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fauvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00663.2015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01417543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9661-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mezenge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00939280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.12.065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01107762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groussard Mathilde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutlu Justine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenaza-Urquijo Eider M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Francis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00227.eCollection2014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mutlu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0396" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.042.0131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.07.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.10.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1552-6569.2010.00470.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.021.0061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.04784.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fraile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Grassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Talamini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Alto&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Brattico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459251379432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ambler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ch&#233;telat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03113788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.557642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dewald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Letortu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02094132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler G Chan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cantou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.08.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fauvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00663.2015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01417543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9661-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mezenge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00939280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.12.065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01107762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groussard Mathilde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutlu Justine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenaza-Urquijo Eider M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Francis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00227.eCollection2014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mutlu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0396" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.042.0131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.07.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.10.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1552-6569.2010.00470.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.021.0061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.04784.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fraile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>