--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1493,295 +1493,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01417543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we process event-based and time-based intentions in the brain? an fMRI study of prospective memory in healthy individuals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+                <w:t xml:space="preserve">The effects of musical practice on structural plasticity: The dynamics of grey matter changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Mezenge</w:t>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.22385⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.174-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386255v1</w:t>
+                <w:t xml:space="preserve">inserm-01067834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of musical practice on structural plasticity: The dynamics of grey matter changes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do we process event-based and time-based intentions in the brain? an fMRI study of prospective memory in healthy individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Eustache</w:t>
+                <w:t xml:space="preserve">Florence Mezenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.174-80. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (7), pp.3066-3082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01067834v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological brain plasticity induced by musical expertise is accompanied by modulation of functional connectivity at rest.</w:t>
               </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Mutlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arenaza-Urquijo Eider M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.227</w:t>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2524,51 +2524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural substrates of musical memory revealed by fMRI and two semantic tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rauchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1169, pp.278-81. </w:t>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fraile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Orianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture et le sport pour se reconstruire après les attentats du 13 novembre 2015 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fraile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fraile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Grassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Talamini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Alto&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Brattico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459251379432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ambler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ch&#233;telat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03113788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.557642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dewald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Letortu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02094132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler G Chan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cantou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.08.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fauvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00663.2015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01417543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9661-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mezenge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00939280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.12.065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01107762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groussard Mathilde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutlu Justine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenaza-Urquijo Eider M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Francis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00227.eCollection2014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mutlu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0396" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.042.0131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.07.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.10.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1552-6569.2010.00470.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.021.0061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.04784.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fraile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Grassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Talamini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Alto&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Brattico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459251379432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ambler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ch&#233;telat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03113788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.557642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dewald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Letortu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02094132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler G Chan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cantou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.08.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fauvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00663.2015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01417543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9661-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.06.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mezenge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22385" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00939280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.12.065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01107762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groussard Mathilde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutlu Justine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenaza-Urquijo Eider M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Francis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00227.eCollection2014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mutlu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0396" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.042.0131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.07.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.10.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1552-6569.2010.00470.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.021.0061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.04784.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fraile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>