--- v0 (2026-03-12)
+++ v1 (2026-05-16)
@@ -676,252 +676,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How service users and carers understand, perceive, rephrase, and communicate about “depressive episode” and “schizophrenia” diagnoses</w:t>
+                <w:t xml:space="preserve">Crise environnementale et santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Roelandt</w:t>
+                <w:t xml:space="preserve">Guernut Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00127-020-01836-6⟩</w:t>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.5367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546856v1</w:t>
+                <w:t xml:space="preserve">hal-03545310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise environnementale et santé mentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How service users and carers understand, perceive, rephrase, and communicate about “depressive episode” and “schizophrenia” diagnoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baleige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guernut Mathilde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Agoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, </w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (9), pp.1201-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/amnis.5367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00127-020-01836-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545310v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1028,241 +1028,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices</w:t>
+                <w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Moreau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Sexual Medicine ESSM Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands. 2022</w:t>
+              <w:t xml:space="preserve">ESSM Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581962v1</w:t>
+                <w:t xml:space="preserve">hal-03581955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk reduction strategies for transgender people regarding sexually transmitted diseases and health promotion</w:t>
+                <w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSM Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581955v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Access of Transgender and Gender Diverse People to Primary Care</w:t>
+                <w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
@@ -1271,164 +1271,164 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 2022</w:t>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712587v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting Health Needs of Transgender and Gender Diverse People in Primary Care based on Free and Informed Consent</w:t>
+                <w:t xml:space="preserve">Impact of gender transition on sexuality and diversity of practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baleige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th WONCA Europe Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Society for Sexual Medicine ESSM Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rotterdam, Netherlands. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712601v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1706,51 +1706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koenig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Agoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-020-01836-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernut Mathilde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.5367" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13897358" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baleige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guernut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0197" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793606v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernut Mathilde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.5367" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koenig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Agoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-020-01836-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13897358" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>