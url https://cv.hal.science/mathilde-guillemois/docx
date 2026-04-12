--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -261,333 +261,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des trajectoires paysagères et des connectivités hydrologiques dans deux bassins versants bocagers normands depuis deux siècles</w:t>
+                <w:t xml:space="preserve">Évolution des trajectoires paysagères dans les bassins versants de la Jousselinière (Maine-et-Loire) et de la Divette (Manche) depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guillemois</w:t>
+                <w:t xml:space="preserve">Guillemois Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Reulier</w:t>
+                <w:t xml:space="preserve">Reulier Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Les Doctoriales francophones en sciences sociales de l’eau : une édition 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques, 44, </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.7978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13tou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605084v1</w:t>
+                <w:t xml:space="preserve">hal-05065726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des trajectoires paysagères dans les bassins versants de la Jousselinière (Maine-et-Loire) et de la Divette (Manche) depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t>
+                <w:t xml:space="preserve">Évolution des trajectoires paysagères et des connectivités hydrologiques dans deux bassins versants bocagers normands depuis deux siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemois Mathilde</w:t>
+                <w:t xml:space="preserve">Mathilde Guillemois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delahaye Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reulier Romain</w:t>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13tou⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les Doctoriales francophones en sciences sociales de l’eau : une édition 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.7978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065726v1</w:t>
+                <w:t xml:space="preserve">hal-04605084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire paysagère d’un bassin versant bocager normand depuis deux siècles : enjeux méthodologiques pour une étude géohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.40656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -597,796 +597,796 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des trajectoires paysagères depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le paysage en mutation : quelles conséquences pour les connectivités hydrologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">4ème édition de la Journée de l’Ecole Doctorale HSRT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Havre, Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645533v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage en mutation : quelles conséquences pour les connectivités hydrologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolution des trajectoires paysagères depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème édition de la Journée de l’Ecole Doctorale HSRT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Havre, Mar 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645535v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires des paysages bocagers de la Normandie au Grand Ouest : Approche géo-historique et modélisation des connectivités hydrologiques pour contribuer à la gestion intégrée des bassins versants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel Sociétés et Espaces ruraux - Atelier jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRSH, Université de Caen, Feb 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, exemple du bocage normand”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, comparaison de deux bocages normands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les quinzièmes Rencontres de Théo Quant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627435v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, comparaison de deux bocages normands.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">“Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, exemple du bocage normand”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Reulier</w:t>
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les quinzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Théma, Université de Besançon, Feb 2022, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.73.036125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605124v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de l’évolution des bocages et analyse des dynamiques des réseaux de haies dans les paysages agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">[Podcast] Trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023, 35 p</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127137v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Podcast] Trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observatoire de l’évolution des bocages et analyse des dynamiques des réseaux de haies dans les paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guillemois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05167840v1</w:t>
+                <w:t xml:space="preserve">hal-05127137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Podcast] Le rôle des haies pour limiter l'érosion : le modèle LASCAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1430,395 +1430,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le modèle LASCAR, un outil d’aide à la décision pour la régulation des flux hydro-sédimentaires par les haies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Resp’haies – Réseau Haies France. 2023, 68 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport du projet RESP’HAIES, https://afac-agroforesteries.fr/wp-content/uploads/2023/12/Rapport-1_Resphaies_ruissellement- erosion-VF.pdf. 2023, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127282v1</w:t>
+                <w:t xml:space="preserve">hal-05127298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel Qgis pour la préparation des données d’entrée du modèle LASCAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Manuel d’utilisation du modèle LASCAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IDEES-CAEN /UNICAEN. 2023, 59 p</w:t>
+              <w:t xml:space="preserve">IDEES-CAEN / UNICAEN. 2023, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096921v1</w:t>
+                <w:t xml:space="preserve">hal-05096903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle LASCAR, un outil d’aide à la décision pour la régulation des flux hydro-sédimentaires par les haies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tutoriel Qgis pour la préparation des données d’entrée du modèle LASCAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport du projet RESP’HAIES, https://afac-agroforesteries.fr/wp-content/uploads/2023/12/Rapport-1_Resphaies_ruissellement- erosion-VF.pdf. 2023, 71 p</w:t>
+              <w:t xml:space="preserve">IDEES-CAEN /UNICAEN. 2023, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127298v1</w:t>
+                <w:t xml:space="preserve">hal-05096921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel d’utilisation du modèle LASCAR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">IDEES-CAEN / UNICAEN. 2023, 38 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Resp’haies – Réseau Haies France. 2023, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096903v1</w:t>
+                <w:t xml:space="preserve">hal-05127282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1894,51 +1894,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D09641C1"/>
+    <w:nsid w:val="9302CC3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2042,51 +2042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E5CE62E4"/>
+    <w:nsid w:val="60E10A34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2276,51 +2276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-guillemois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1672-331X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.7978" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemois Mathilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reulier Romain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.73.036125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-guillemois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1672-331X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemois Mathilde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reulier Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.7978" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.73.036125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>