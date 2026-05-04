--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -261,291 +261,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des trajectoires paysagères dans les bassins versants de la Jousselinière (Maine-et-Loire) et de la Divette (Manche) depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t>
+                <w:t xml:space="preserve">Évolution des trajectoires paysagères et des connectivités hydrologiques dans deux bassins versants bocagers normands depuis deux siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemois Mathilde</w:t>
+                <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reulier Romain</w:t>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (4), </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les Doctoriales francophones en sciences sociales de l’eau : une édition 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13tou⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.7978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065726v1</w:t>
+                <w:t xml:space="preserve">hal-04605084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des trajectoires paysagères et des connectivités hydrologiques dans deux bassins versants bocagers normands depuis deux siècles</w:t>
+                <w:t xml:space="preserve">Évolution des trajectoires paysagères dans les bassins versants de la Jousselinière (Maine-et-Loire) et de la Divette (Manche) depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guillemois</w:t>
+                <w:t xml:space="preserve">Guillemois Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Reulier</w:t>
+                <w:t xml:space="preserve">Reulier Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Les Doctoriales francophones en sciences sociales de l’eau : une édition 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques, 44, </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.7978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13tou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605084v1</w:t>
+                <w:t xml:space="preserve">hal-05065726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire paysagère d’un bassin versant bocager normand depuis deux siècles : enjeux méthodologiques pour une étude géohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -605,273 +605,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage en mutation : quelles conséquences pour les connectivités hydrologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evolution des trajectoires paysagères depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème édition de la Journée de l’Ecole Doctorale HSRT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Havre, Mar 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645535v1</w:t>
+                <w:t xml:space="preserve">hal-04645533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des trajectoires paysagères depuis deux siècles : quelles conséquences pour les connectivités hydrologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le paysage en mutation : quelles conséquences pour les connectivités hydrologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">4ème édition de la Journée de l’Ecole Doctorale HSRT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Havre, Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645533v1</w:t>
+                <w:t xml:space="preserve">hal-04645535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires des paysages bocagers de la Normandie au Grand Ouest : Approche géo-historique et modélisation des connectivités hydrologiques pour contribuer à la gestion intégrée des bassins versants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel Sociétés et Espaces ruraux - Atelier jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRSH, Université de Caen, Feb 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -896,64 +896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, comparaison de deux bocages normands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -991,64 +991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Trajectoire des paysages bocagers : Approche géo-historique et modélisation des connectivités hydrologiques, exemple du bocage normand”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1121,272 +1121,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Podcast] Trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire de l’évolution des bocages et analyse des dynamiques des réseaux de haies dans les paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guillemois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167840v1</w:t>
+                <w:t xml:space="preserve">hal-05127137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de l’évolution des bocages et analyse des dynamiques des réseaux de haies dans les paysages agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">[Podcast] Trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023, 35 p</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127137v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Podcast] Le rôle des haies pour limiter l'érosion : le modèle LASCAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1430,395 +1430,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle LASCAR, un outil d’aide à la décision pour la régulation des flux hydro-sédimentaires par les haies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tutoriel Qgis pour la préparation des données d’entrée du modèle LASCAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport du projet RESP’HAIES, https://afac-agroforesteries.fr/wp-content/uploads/2023/12/Rapport-1_Resphaies_ruissellement- erosion-VF.pdf. 2023, 71 p</w:t>
+              <w:t xml:space="preserve">IDEES-CAEN /UNICAEN. 2023, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127298v1</w:t>
+                <w:t xml:space="preserve">hal-05096921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel d’utilisation du modèle LASCAR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">IDEES-CAEN / UNICAEN. 2023, 38 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Resp’haies – Réseau Haies France. 2023, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096903v1</w:t>
+                <w:t xml:space="preserve">hal-05127282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel Qgis pour la préparation des données d’entrée du modèle LASCAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le modèle LASCAR, un outil d’aide à la décision pour la régulation des flux hydro-sédimentaires par les haies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IDEES-CAEN /UNICAEN. 2023, 59 p</w:t>
+              <w:t xml:space="preserve">Rapport du projet RESP’HAIES, https://afac-agroforesteries.fr/wp-content/uploads/2023/12/Rapport-1_Resphaies_ruissellement- erosion-VF.pdf. 2023, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096921v1</w:t>
+                <w:t xml:space="preserve">hal-05127298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Manuel d’utilisation du modèle LASCAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Resp’haies – Réseau Haies France. 2023, 68 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IDEES-CAEN / UNICAEN. 2023, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127282v1</w:t>
+                <w:t xml:space="preserve">hal-05096903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1894,51 +1894,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9302CC3F"/>
+    <w:nsid w:val="3D0597F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2042,51 +2042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60E10A34"/>
+    <w:nsid w:val="CCCDE924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2276,51 +2276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-guillemois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1672-331X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemois Mathilde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reulier Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.7978" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.73.036125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-guillemois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1672-331X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.7978" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemois Mathilde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reulier Romain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.73.036125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>