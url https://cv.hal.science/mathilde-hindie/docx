--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -359,295 +359,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibronectin Conformations after Electrodeposition onto 316L Stainless Steel Substrates Enhanced Early-Stage Osteoblasts' Adhesion but Affected Their Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pithursan Karunathasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lozada</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luca Manciocchi</w:t>
+                <w:t xml:space="preserve">Ayann Mamodaly-Samdjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthana Balathandayutham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfb15010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272386v1</w:t>
+                <w:t xml:space="preserve">hal-04357752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibronectin Conformations after Electrodeposition onto 316L Stainless Steel Substrates Enhanced Early-Stage Osteoblasts' Adhesion but Affected Their Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pithursan Karunathasan</w:t>
+                <w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayann Mamodaly-Samdjee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lefevre</w:t>
+                <w:t xml:space="preserve">Luca Manciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jfb15010005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357752v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusions of sound frequencies designed to target dehydrins induce hydric stress tolerance in Pisum sativum seedings</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafit Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Cousture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Petithory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,64 +1057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larreta-Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1212,51 +1212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Boustta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larreta-Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Hedén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larreta-Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Hedén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1580,51 +1580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein covalent immobilization via its scarce thiol versus abundant amine groups: effect on orientation, cell binding domain exposure and conformational liability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane M. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1713,77 +1713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of human fibronectin and human serum albumin sequential adsorption on preosteoblastic cell adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Camand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,402 +2144,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies of fibronectin grafting onto polystyrene supports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hindie</w:t>
+                <w:t xml:space="preserve">Fibronectin substitute derived from plants and functionalisation of biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane M. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gallet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Journey on Biomaterials and Interfaces in the honour of Buddy Ratner and David Castner - Ecole de Chimie Paris Tech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">SBPMAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377908v1</w:t>
+                <w:t xml:space="preserve">hal-02377894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From plant cell wall glycoproteins to biomaterial engineering: An original fibronectin glycan based grafting for optimal biofunctionalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New strategies of fibronectin grafting onto polystyrene supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane M. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.C. Duncan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium Interface Biology of Implants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">Scientific Journey on Biomaterials and Interfaces in the honour of Buddy Ratner and David Castner - Ecole de Chimie Paris Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377904v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibronectin substitute derived from plants and functionalisation of biomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From plant cell wall glycoproteins to biomaterial engineering: An original fibronectin glycan based grafting for optimal biofunctionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hindie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane M. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Prévost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Patrick Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Bourgade</w:t>
+                <w:t xml:space="preserve">V. Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Ploux</w:t>
+                <w:t xml:space="preserve">A.C. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBPMAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">5th International Symposium Interface Biology of Implants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377894v1</w:t>
+                <w:t xml:space="preserve">hal-02377904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2911,77 +2911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle stratégie de bio-fonctionnalisation des matériaux basée sur un greffage via les glycosylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane M. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Di Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adv Exp Med Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-30, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3358,51 +3358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alfonsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pithursan Karunathasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayann Mamodaly Samdjee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Balathandayutham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayann Mamodaly-Samdjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15010005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02975083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ferrandiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109931" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTGQX3Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boustta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5756-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Atlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hed&#233;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00266-015-0603-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01926495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Camand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gekas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faucheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lanvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00276-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZKS58J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Duncan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bourgade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haffit Khiredine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongni Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alfonsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pithursan Karunathasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayann Mamodaly Samdjee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Balathandayutham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayann Mamodaly-Samdjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15010005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02975083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ferrandiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109931" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTGQX3Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boustta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5756-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Atlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hed&#233;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00266-015-0603-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01926495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Camand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gekas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faucheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lanvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00276-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZKS58J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bourgade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Duncan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haffit Khiredine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongni Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>