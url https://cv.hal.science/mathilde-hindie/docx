--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1167,396 +1167,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthesis method of HA/P(D,L)LA composites: study of fibronectin adsorption and their effects in osteoblastic behavior for bone tissue engineering</w:t>
+                <w:t xml:space="preserve">Characterization of Breast Implant Surfaces, Shapes, and Biomechanics: A Comparison of High Cohesive Anatomically Shaped Textured Silicone, Breast Implants from Three Different Manufacturers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeha Yala</w:t>
+                <w:t xml:space="preserve">Michaël Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Boustta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gallet</w:t>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Larreta-Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Per Hedén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (9), </w:t>
+              <w:t xml:space="preserve">Aesthetic Plastic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10856-016-5756-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00266-015-0603-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901863v1</w:t>
+                <w:t xml:space="preserve">hal-02901866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Breast Implant Surfaces, Shapes, and Biomechanics: A Comparison of High Cohesive Anatomically Shaped Textured Silicone, Breast Implants from Three Different Manufacturers</w:t>
+                <w:t xml:space="preserve">New synthesis method of HA/P(D,L)LA composites: study of fibronectin adsorption and their effects in osteoblastic behavior for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Atlan</w:t>
+                <w:t xml:space="preserve">Sabeha Yala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Larreta-Garde</w:t>
+                <w:t xml:space="preserve">Mahfoud Boustta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Hedén</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aesthetic Plastic Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (1), pp.89-97. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00266-015-0603-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10856-016-5756-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901866v1</w:t>
+                <w:t xml:space="preserve">hal-02901863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Breast Implant Surfaces, Shapes, and Biomechanics: A Comparison of High Cohesive Anatomically Shaped Textured Silicone, Breast Implants from Three Different Manufacturers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larreta-Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Hedén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aesthetic Plastic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (1), pp.89-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00266-015-0603-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530175v1</w:t>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Camand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pauthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3358,51 +3358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alfonsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pithursan Karunathasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayann Mamodaly Samdjee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Balathandayutham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayann Mamodaly-Samdjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15010005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02975083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ferrandiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109931" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTGQX3Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boustta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5756-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Atlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hed&#233;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00266-015-0603-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01926495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Camand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gekas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faucheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lanvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00276-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZKS58J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bourgade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Duncan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haffit Khiredine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongni Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05480112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alfonsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pithursan Karunathasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayann Mamodaly Samdjee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Balathandayutham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayann Mamodaly-Samdjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15010005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02975083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ferrandiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2020.100282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goczkowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109931" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTGQX3Q8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Atlan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hed&#233;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00266-015-0603-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boustta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5756-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane M. Ba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSVT0BFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01926495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Camand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4867598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gekas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faucheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lanvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00276-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZKS58J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bourgade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Duncan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haffit Khiredine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongni Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>