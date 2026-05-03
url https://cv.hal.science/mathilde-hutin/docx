--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -1179,593 +1179,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment Theory in Optimality Theory: A Proposal on Coda Neutralization in Korean</w:t>
+                <w:t xml:space="preserve">Citizen Science Terminology Matters: Exploring Key Terms (Eitzel et al. 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Old-World Conference in Phonology (OCP23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yuri Makarov &amp; Andrew Lamont, Jan 2026, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">SP&amp;LL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455617v1</w:t>
+                <w:t xml:space="preserve">hal-05526920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen Science Terminology Matters: Exploring Key Terms (Eitzel et al. 2017)</w:t>
+                <w:t xml:space="preserve">Alignment Theory in Optimality Theory: A Proposal on Coda Neutralization in Korean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SP&amp;LL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, En ligne, France</w:t>
+              <w:t xml:space="preserve">Old-World Conference in Phonology (OCP23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yuri Makarov &amp; Andrew Lamont, Jan 2026, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526920v1</w:t>
+                <w:t xml:space="preserve">hal-05455617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Three Automatic Alignment Tools for the Processing of Non-native French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Données participatives : Exploration du traitement cognitif de la variation socio-phonétique et amélioration des technologies du langage pour les langues peu dotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Interspeech Conference (Interspeech 2025): "Fair and Inclusive Speech Science and Technology"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire ERTIM (INALCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085644v1</w:t>
+                <w:t xml:space="preserve">hal-05526052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier, tester et modéliser l’information contenue dans la variation phonétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euh… but why? Facts and formal representations of French Schwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ATILF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">22èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Phonologie, Jul 2025, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520505v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French schwa is not acoustically distinct from its two lexical neighbors /ø/ and /oe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.4748-4752, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euh… but why? Facts and formal representations of French Schwa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier, tester et modéliser l’information contenue dans la variation phonétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Phonologie, Jul 2025, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">Séminaire ATILF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128753v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données participatives : Exploration du traitement cognitif de la variation socio-phonétique et amélioration des technologies du langage pour les langues peu dotées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Three Automatic Alignment Tools for the Processing of Non-native French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ERTIM (INALCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Interspeech Conference (Interspeech 2025): "Fair and Inclusive Speech Science and Technology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.81-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526052v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiLA : Outil d'augmentation automatisée des données vocales participatives de Lingua Libre</w:t>
               </w:r>
@@ -1853,178 +1853,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRéFO 0.1: Premières explorations pour le Corpus de Référence du Français Oral</w:t>
+                <w:t xml:space="preserve">L'objectivité scientifique à l'épreuve des pratiques des phonologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau thématique LIFT2, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude Epistémologie comparée des formes de production de l’objectivité scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MISHA, Dec 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294506v1</w:t>
+                <w:t xml:space="preserve">hal-05418850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objectivité scientifique à l'épreuve des pratiques des phonologues</w:t>
+                <w:t xml:space="preserve">CoRéFO 0.1: Premières explorations pour le Corpus de Référence du Français Oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude Epistémologie comparée des formes de production de l’objectivité scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MISHA, Dec 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">LIFT2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique LIFT2, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418850v1</w:t>
+                <w:t xml:space="preserve">hal-05294506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles données pour l'exploration de la variation dialectale en français? Etude de cas sur les voyelles ouvertes du français</w:t>
               </w:r>
@@ -2073,416 +2073,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R/ Lenition in Quebec French: Evidence from the Distribution of 9 Allophones in Large Corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+                <w:t xml:space="preserve">Stop Devoicing and Place of Articulation: A Cross-Linguistic Study Using Large-Scale Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jane Stuart-Smith</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312598v1</w:t>
+                <w:t xml:space="preserve">hal-04312657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop devoicing and palace of articulation: a cross-linguistic study using large-scale corpora</w:t>
+                <w:t xml:space="preserve">Do We Speak to Robots Looking Like Humans As We Speak to Humans? A Study of Pitch in French Human-Machine and Human-Human Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisia Popescu</w:t>
+                <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.141-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3610661.3617990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452900v1</w:t>
+                <w:t xml:space="preserve">hal-04313840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do We Speak to Robots Looking Like Humans As We Speak to Humans? A Study of Pitch in French Human-Machine and Human-Human Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
+                <w:t xml:space="preserve">R/ Lenition in Quebec French: Evidence from the Distribution of 9 Allophones in Large Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Stuart-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313840v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop Devoicing and Place of Articulation: A Cross-Linguistic Study Using Large-Scale Corpora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Stop devoicing and palace of articulation: a cross-linguistic study using large-scale corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2511,69 +2511,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3186 - 3190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312657v1</w:t>
+                <w:t xml:space="preserve">hal-04452900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Augmentation: Future Directions and Ethical Implications in HCI</w:t>
               </w:r>
@@ -2827,90 +2827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'anthropomorphisme des machines sur le français adressé aux robots: Étude du débit de parole et de la fluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.92-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2929,265 +2929,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Aerodynamic Voicing Constraint using large scale ASR with pronunciation variants: The case of five Romance languages</w:t>
+                <w:t xml:space="preserve">The Effect of Human-Likeliness in French Robot-Directed Speech: A Study of Speech Rate and Fluency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisia Popescu</w:t>
+                <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Linguistics Symposium on Romance Languages (LSRL53)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference, TSD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pilsen, Czech Republic. pp.249-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40498-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451672v1</w:t>
+                <w:t xml:space="preserve">hal-04421699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Human-Likeliness in French Robot-Directed Speech: A Study of Speech Rate and Fluency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
+                <w:t xml:space="preserve">Testing the Aerodynamic Voicing Constraint using large scale ASR with pronunciation variants: The case of five Romance languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Devillers</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference, TSD 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd Linguistics Symposium on Romance Languages (LSRL53)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40498-6_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04421699v1</w:t>
+                <w:t xml:space="preserve">hal-04451672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Linguistic Knowledge from Speech: A Study of Stop Realization in 5 Romance Languages</w:t>
               </w:r>
@@ -3320,51 +3320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cambridge, United Kingdom. pp.267-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3392,152 +3392,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languages Worldwide and the World Wide Web: Crowdsourcing on the Internet to Explore Linguistic Theories</w:t>
+                <w:t xml:space="preserve">When Phonetics Meets Morphology: Intervocalic Voicing Within and Across Words in Romance Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Research Data and Human Sciences (DRDHum Conference 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.3438-3442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887378v1</w:t>
+                <w:t xml:space="preserve">hal-03780391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Cyclotron: An Ecosystem of Knowledge Circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew W Vargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoi Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,193 +3594,158 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiComp 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Atlanta, United States. pp.308-312, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3544793.3560383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Phonetics Meets Morphology: Intervocalic Voicing Within and Across Words in Romance Languages</w:t>
+                <w:t xml:space="preserve">Languages Worldwide and the World Wide Web: Crowdsourcing on the Internet to Explore Linguistic Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Research Data and Human Sciences (DRDHum Conference 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Jyväskylä, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780391v1</w:t>
+                <w:t xml:space="preserve">hal-03887378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowd-sourcing for Less-resourced Languages: Lingua Libre for Polish</w:t>
               </w:r>
@@ -3898,552 +3898,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t>
+                <w:t xml:space="preserve">Word-Initial Voicing Alternations in Five Romance Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe - PaPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339852v1</w:t>
+                <w:t xml:space="preserve">hal-03439362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word-Initial Voicing Alternations in Five Romance Languages</w:t>
+                <w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe - PaPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Aug 2021, Brno, Czech Republic. pp.996-1000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439362v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine phonetic details for discourse marker disambiguation: a corpus-based investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">DiSS 2021,the 10th Workshop on Disfluency in Spontaneous Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Saint-Denis, France. pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439307v1</w:t>
+                <w:t xml:space="preserve">hal-03706218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context, position in word and duration as predictors of voicing alternation of stops: a large-scale corpus-based study in 5 Romance Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438673v1</w:t>
+                <w:t xml:space="preserve">hal-03439307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine phonetic details for discourse marker disambiguation: a corpus-based investigation</w:t>
+                <w:t xml:space="preserve">Context, position in word and duration as predictors of voicing alternation of stops: a large-scale corpus-based study in 5 Romance Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
@@ -4466,85 +4470,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiSS 2021,the 10th Workshop on Disfluency in Spontaneous Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Saint-Denis, France. pp.23-28</w:t>
+              <w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706218v1</w:t>
+                <w:t xml:space="preserve">hal-03438673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénition et fortition des occlusives en coda finale dans deux langues romanes : le français et le roumain</w:t>
               </w:r>
@@ -5209,204 +5209,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euh... but why? Facts and formal representations of French Schwa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noam Faust</w:t>
+                <w:t xml:space="preserve">Evaluation of Three Automatic Alignment Tools for the Processing of Non-native French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Agadir, Morocco. 2025</w:t>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128740v1</w:t>
+                <w:t xml:space="preserve">hal-05139267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Three Automatic Alignment Tools for the Processing of Non-native French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qian Zhou</w:t>
+                <w:t xml:space="preserve">Euh... but why? Facts and formal representations of French Schwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">22èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Agadir, Morocco. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139267v1</w:t>
+                <w:t xml:space="preserve">hal-05128740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la variabilité de la liaison facultative en français standard grâce aux méthodes automatisées. Preuve de concept dans le contexte verbe « être » conjugué + « un / une »</w:t>
               </w:r>
@@ -6078,151 +6078,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonologie du japonais</w:t>
+                <w:t xml:space="preserve">Phonologie du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704537v1</w:t>
+                <w:t xml:space="preserve">hal-01704512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonologie du français</w:t>
+                <w:t xml:space="preserve">Phonologie du japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704512v1</w:t>
+                <w:t xml:space="preserve">hal-01704537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6495,51 +6495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C7A990E"/>
+    <w:nsid w:val="DE4A7D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6643,51 +6643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6444C33C"/>
+    <w:nsid w:val="83E4A823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6877,51 +6877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-hutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6411-5478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248972928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gcla-2025-0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757705v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9110338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269523000200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grouas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-716" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pr&#233;galdiny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stuart-Smith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617990" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vargo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Abou-Khalil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoya Ishimaru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_87" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3560373" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40498-6_22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Kobylyanskaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3560379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Vargo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Iwata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3560383" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10725" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.sigmorphon-1.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798551v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1460" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Kondo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01719462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01719484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01720408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-02963100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-hutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6411-5478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248972928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gcla-2025-0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757705v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9110338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269523000200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grouas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-716" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pr&#233;galdiny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stuart-Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vargo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Abou-Khalil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoya Ishimaru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_87" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3560373" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40498-6_22" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Kobylyanskaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3560379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10725" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Vargo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Iwata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3560383" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.sigmorphon-1.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798551v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1460" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Kondo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01719462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01719484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01704537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01720408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-02963100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>