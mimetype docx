--- v1 (2026-03-24)
+++ v2 (2026-04-14)
@@ -294,51 +294,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial community fragmentation reveals indirect effects of fungicide exposure mediated by biotic interactions between microorganisms</w:t>
+                <w:t xml:space="preserve">Dynamic response of soil microbial communities and network to hymexazol exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
@@ -373,106 +373,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 470, pp.134231. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690522v1</w:t>
+                <w:t xml:space="preserve">hal-04893623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of soil microbial communities and network to hymexazol exposure</w:t>
+                <w:t xml:space="preserve">Soil microbial community fragmentation reveals indirect effects of fungicide exposure mediated by biotic interactions between microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
@@ -507,82 +507,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 957, pp.177557. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 470, pp.134231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893623v1</w:t>
+                <w:t xml:space="preserve">hal-04690522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size exclusion experiment in a grassland field unravels top-down control of the soil fauna on microbial community assembly</w:t>
               </w:r>
@@ -2643,51 +2643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC3749A7"/>
+    <w:nsid w:val="756A2EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2874,51 +2874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-jeanbille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191846376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Walder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Peixoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05238-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134231" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E Clemmensen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanis Juhanson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Michelsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cooper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2020-0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Compte-Port" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M Borrego" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01637" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599382v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Goberna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros, Mart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizene, Dalia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth J. Cooper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-jeanbille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191846376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Walder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Peixoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05238-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E Clemmensen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanis Juhanson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Michelsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cooper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2020-0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Compte-Port" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M Borrego" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01637" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599382v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Goberna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros, Mart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizene, Dalia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth J. Cooper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>