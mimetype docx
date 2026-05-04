--- v2 (2026-04-14)
+++ v3 (2026-05-04)
@@ -71,53 +71,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mathilde-jeanbille</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-7758-8928</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">191846376</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -126,1395 +147,1663 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global dataset of experimental agricultural management on soil carbon accrual, its synergies and trade-offs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing biodiversity, multifunctionality and yield when transitioning to organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mart Ros</w:t>
+                <w:t xml:space="preserve">Laura García-Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Walder</w:t>
+                <w:t xml:space="preserve">Pablo Sánchez-Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leanne Peixoto</w:t>
+                <w:t xml:space="preserve">Salvador Lladó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Gómez-Gallego</w:t>
+                <w:t xml:space="preserve">Beatriz Gozalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05238-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-026-01791-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110595v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of soil microbial communities and network to hymexazol exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Warming‐Induced Effects on Microbial Communities and Nitrogen Cycling Capacity in Tundra Litter Are Modulated by Herb Abundance and Litter Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Karina Clemmensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">Jaanis Juhanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Höfer</w:t>
+                <w:t xml:space="preserve">Anders Michelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177557⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893623v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial community fragmentation reveals indirect effects of fungicide exposure mediated by biotic interactions between microorganisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristin Höfer</w:t>
+                <w:t xml:space="preserve">A global dataset of experimental agricultural management on soil carbon accrual, its synergies and trade-offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sánchez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Walder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05238-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04690522v1</w:t>
+                <w:t xml:space="preserve">hal-05110595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size exclusion experiment in a grassland field unravels top-down control of the soil fauna on microbial community assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic response of soil microbial communities and network to hymexazol exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14442⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674236v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific responses of fungal and bacterial abundances to experimental warming in litter and soil across Arctic and alpine tundra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil microbial community fragmentation reveals indirect effects of fungicide exposure mediated by biotic interactions between microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Cooper</w:t>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/as-2020-0053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 470, pp.134231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893658v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal contaminations impact archaeal community composition, abundance and function in remote alpine lakes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size exclusion experiment in a grassland field unravels top-down control of the soil fauna on microbial community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Ximena Restrepo-Ortiz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14252⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.e14442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836458v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Core Microbial Consortia to Chronic Hydrocarbon Contaminations in Coastal Sediment Habitats</w:t>
+                <w:t xml:space="preserve">Site-specific responses of fungal and bacterial abundances to experimental warming in litter and soil across Arctic and alpine tundra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
+                <w:t xml:space="preserve">Karina E Clemmensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanis Juhanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Michelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Elisabeth Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1637. </w:t>
+              <w:t xml:space="preserve">Arctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.992-1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/as-2020-0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417951v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Polyaromatic Hydrocarbon (PAH) Contamination Is a Marginal Driver for Community Diversity and Prokaryotic Predicted Functioning in Coastal Sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal contaminations impact archaeal community composition, abundance and function in remote alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Compte-Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles M Borrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Restrepo-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01303⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.2422-2437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599382v2</w:t>
+                <w:t xml:space="preserve">hal-01836458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Parameters Drive the Structure, Diversity and Metabolic Potentials of the Bacterial Communities Across Temperate Beech Forest Soil Sequences</w:t>
+                <w:t xml:space="preserve">Response of Core Microbial Consortia to Chronic Hydrocarbon Contaminations in Coastal Sediment Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+                <w:t xml:space="preserve">Jérôme Gury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-015-0669-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579572v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronic Polyaromatic Hydrocarbon (PAH) Contamination Is a Marginal Driver for Community Diversity and Prokaryotic Predicted Functioning in Coastal Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599382v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil Parameters Drive the Structure, Diversity and Metabolic Potentials of the Bacterial Communities Across Temperate Beech Forest Soil Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.482-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-015-0669-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 342 (2), pp.157-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1574-6968.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1524,512 +1813,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field exclusion experiment unravel the role of soil fauna in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk, 3rd Global Soil Biodiversity Conference (GSB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory estimates obscure the patterns of GHG emissions from agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Goberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaanis Juhanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ros, Mart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feizene, Dalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-occurrence networks show response of microbial communities to warming in tundra soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaanis Juhanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina E Clemmensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Soil Microorganisms ESM3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Actinomycètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2039,543 +2328,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming changes environmental dependencies of microbial communities and N cycling potential in litter across the tundra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina E Clemmensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaanis Juhanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Michelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth J. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field exclusion experiment to assess the role of the soil fauna in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community fragmentation reveals indirect effects of pesticide application mediated through biotic interactions between taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Screpanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil type on the structure of the microbial communities: Insights from the Montiers-sur-Saulx soil succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2643,51 +2932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="756A2EBB"/>
+    <w:nsid w:val="11FA2D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2874,51 +3163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-jeanbille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191846376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Walder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Peixoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05238-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E Clemmensen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanis Juhanson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Michelsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cooper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2020-0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Compte-Port" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M Borrego" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01637" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599382v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Goberna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros, Mart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizene, Dalia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth J. Cooper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-jeanbille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7758-8928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191846376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez-Cueto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Llad&#243;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gozalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ochoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-026-01791-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Clemmensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanis Juhanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Michelsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Alatalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70582" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Walder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Peixoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05238-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E Clemmensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cooper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2020-0053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Compte-Port" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M Borrego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599382v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Goberna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros, Mart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizene, Dalia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth J. Cooper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>