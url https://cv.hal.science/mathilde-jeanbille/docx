--- v3 (2026-05-04)
+++ v4 (2026-05-25)
@@ -1253,429 +1253,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Core Microbial Consortia to Chronic Hydrocarbon Contaminations in Coastal Sediment Habitats</w:t>
+                <w:t xml:space="preserve">Soil Parameters Drive the Structure, Diversity and Metabolic Potentials of the Bacterial Communities Across Temperate Beech Forest Soil Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gury</w:t>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">C. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
+                <w:t xml:space="preserve">A. Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1637. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.482-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-015-0669-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417951v1</w:t>
+                <w:t xml:space="preserve">hal-01579572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Polyaromatic Hydrocarbon (PAH) Contamination Is a Marginal Driver for Community Diversity and Prokaryotic Predicted Functioning in Coastal Sediments</w:t>
+                <w:t xml:space="preserve">Response of Core Microbial Consortia to Chronic Hydrocarbon Contaminations in Coastal Sediment Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Tronczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01303⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599382v2</w:t>
+                <w:t xml:space="preserve">hal-01417951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Parameters Drive the Structure, Diversity and Metabolic Potentials of the Bacterial Communities Across Temperate Beech Forest Soil Sequences</w:t>
+                <w:t xml:space="preserve">Chronic Polyaromatic Hydrocarbon (PAH) Contamination Is a Marginal Driver for Community Diversity and Prokaryotic Predicted Functioning in Coastal Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Cebron</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Frey-Klett</w:t>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (2), pp.482-493. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-015-0669-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579572v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
               </w:r>
@@ -1821,277 +1821,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field exclusion experiment unravel the role of soil fauna in microbial community assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
+                <w:t xml:space="preserve">Laboratory estimates obscure the patterns of GHG emissions from agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Goberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanis Juhanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Gómez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ros, Mart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feizene, Dalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talk, 3rd Global Soil Biodiversity Conference (GSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896556v1</w:t>
+                <w:t xml:space="preserve">hal-04222424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory estimates obscure the patterns of GHG emissions from agricultural soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Feizene, Dalia</w:t>
+                <w:t xml:space="preserve">Field exclusion experiment unravel the role of soil fauna in microbial community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Talk, 3rd Global Soil Biodiversity Conference (GSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222424v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-occurrence networks show response of microbial communities to warming in tundra soils</w:t>
               </w:r>
@@ -2743,51 +2743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Nicolitch-Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,51 +2932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11FA2D62"/>
+    <w:nsid w:val="6D6AA7CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3163,51 +3163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-jeanbille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7758-8928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191846376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez-Cueto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Llad&#243;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gozalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ochoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-026-01791-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Clemmensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanis Juhanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Michelsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Alatalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70582" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Walder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Peixoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05238-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E Clemmensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cooper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2020-0053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Compte-Port" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M Borrego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599382v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Goberna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros, Mart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizene, Dalia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth J. Cooper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-jeanbille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7758-8928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191846376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez-Cueto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Llad&#243;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gozalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ochoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-026-01791-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Clemmensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanis Juhanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Michelsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Alatalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70582" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Walder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Peixoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05238-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E Clemmensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cooper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2020-0053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Compte-Port" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M Borrego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0669-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01637" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599382v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01303" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Goberna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros, Mart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizene, Dalia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth J. Cooper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch-Caf&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>