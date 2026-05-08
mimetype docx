--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -2816,191 +2816,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter les territoires du « post-conflit » : une comparaison Balkans-Afrique subsaharienne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le post-conflit par le bas, rendre la parole aux populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie de Saint-Dié-des-Vosges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de la Commission de Géographie politique et de géopolitique du CNFG, Territoires du « Post-conflit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778985v1</w:t>
+                <w:t xml:space="preserve">hal-01778989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le post-conflit par le bas, rendre la parole aux populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter les territoires du « post-conflit » : une comparaison Balkans-Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de la Commission de Géographie politique et de géopolitique du CNFG, Territoires du « Post-conflit »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Festival international de géographie de Saint-Dié-des-Vosges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778989v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits occultés, populations oubliées : la difficile résilience territoriale en Afrique (cas du Congo-Brazzaville). Présentation de posters scientifiques.</w:t>
               </w:r>
@@ -3131,178 +3131,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires fragmentés et temporalités post-conflits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle moteur et symbolique des transports dans le développement en période de post-conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">136e Congrès des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Transports et développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779015v1</w:t>
+                <w:t xml:space="preserve">hal-01779023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle moteur et symbolique des transports dans le développement en période de post-conflit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires fragmentés et temporalités post-conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports et développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Le Havre, France</w:t>
+              <w:t xml:space="preserve">136e Congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779023v1</w:t>
+                <w:t xml:space="preserve">hal-01779015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3314,185 +3314,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic territorial, district de Zanaga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic Territorial. District de Kingoué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151 AMU-IRD); MASAHS (Ministère des affaires sociales de l'action humanitaire et de la solidarité du Congo.). 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151- IRD-AMU) ; MASAHS (Ministère des affaires sociales de l'action humanitaire et de la solidarité du Congo.). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598974v1</w:t>
+                <w:t xml:space="preserve">hal-01598993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Territorial. District de Kingoué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic territorial, district de Zanaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151- IRD-AMU) ; MASAHS (Ministère des affaires sociales de l'action humanitaire et de la solidarité du Congo.). 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151 AMU-IRD); MASAHS (Ministère des affaires sociales de l'action humanitaire et de la solidarité du Congo.). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598993v1</w:t>
+                <w:t xml:space="preserve">hal-01598974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic socio-économique de la région sucrière en République du Congo</w:t>
               </w:r>
@@ -3777,368 +3777,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité aux services de base en situation post-conflit, République du Congo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire la piste, Le Congo entre enclavement et grands travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges ”L’Afrique plurielle: paradoxes et ambitions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506846v1</w:t>
+                <w:t xml:space="preserve">hal-01779039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la piste, Le Congo entre enclavement et grands travaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires et temporalités du post-conflit et de la reconstruction au Congo-Brazzaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. , 2020</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779039v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et temporalités du post-conflit et de la reconstruction au Congo-Brazzaville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessibilité aux services de base en situation post-conflit, République du Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Morand</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. </w:t>
+              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges ”L’Afrique plurielle: paradoxes et ambitions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779045v1</w:t>
+                <w:t xml:space="preserve">hal-02506846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits du Congo-Brazzaville. Stratégies géographiques des populations déplacées</w:t>
               </w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ziavoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie de Saint-Dié-des-Vosges « Entre guerres et conflits : la planète sous tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4707,51 +4707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Valette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Carpel--Heysch de la Borde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qx1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.189.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.054.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05374964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/15865" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15865" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Hagel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatirichvili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04156224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04148316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziavoula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ofou&#233;m&#233;-Berton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crespin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02485068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Valette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Carpel--Heysch de la Borde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qx1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.189.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.054.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05374964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/15865" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15865" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Hagel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatirichvili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04156224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04148316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03728919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziavoula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ofou&#233;m&#233;-Berton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crespin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02485068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>