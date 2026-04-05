--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1386,204 +1386,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04431268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« On ne change pas une équipe qui gagne » ? : un adage à l’épreuve des paradoxes contemporains de l’innovation dans la préparation olympique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Demeslay</w:t>
+                <w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives - XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LVis, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555207v1</w:t>
+                <w:t xml:space="preserve">halshs-04352854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Boulet</w:t>
+                <w:t xml:space="preserve">« On ne change pas une équipe qui gagne » ? : un adage à l’épreuve des paradoxes contemporains de l’innovation dans la préparation olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives - XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LVis, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04352854v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t>
               </w:r>
@@ -1921,221 +1921,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « staff » en athlétisme : se constituer en réseau pour produire une performance sportive et économique sur le marché du travail athlétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que peut apporter une thèse sur la sociologie des carrières d'athlètes pluridisciplinaires au(x) domaine(s) des STAPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier (Le Corum), France</w:t>
+              <w:t xml:space="preserve">Journées Pédagogiques et Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS, Nantes Université, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555227v1</w:t>
+                <w:t xml:space="preserve">hal-04555235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut apporter une thèse sur la sociologie des carrières d'athlètes pluridisciplinaires au(x) domaine(s) des STAPS ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « staff » en athlétisme : se constituer en réseau pour produire une performance sportive et économique sur le marché du travail athlétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pédagogiques et Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS, Nantes Université, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier (Le Corum), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555235v1</w:t>
+                <w:t xml:space="preserve">hal-04555227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’« être pro » au devenir professionnel : variabilité des discours, des pratiques et des ressources au sein de l’élite athlétique française</w:t>
               </w:r>
@@ -2328,51 +2328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des entraîneurs en France : éléments de compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3522,51 +3522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3766,51 +3766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4474,51 +4474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2097387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02269050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119860223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01697342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04221036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03783924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03048184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03081973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2097387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02269050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119860223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01697342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04221036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03783924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03048184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03081973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>