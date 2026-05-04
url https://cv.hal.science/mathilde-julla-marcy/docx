--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -868,312 +868,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation à la recherche durant les études médicales</w:t>
+                <w:t xml:space="preserve">Une triple anticipation impossible ? Voies d’accès à la carrière hospitalo-universitaire et inégalités de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Cavée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les chantiers de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CENS, Jan 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011364v1</w:t>
+                <w:t xml:space="preserve">halshs-05159365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'athlète-entrepreneur&amp;quot; : une figure trop évidente ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La socialisation à la recherche durant les études médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès International de la 3SLF. Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA); Laboratoire Performance, Santé, Métrologie, Société (PSMS) - UR 7507, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Les chantiers de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENS, Jan 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05160340v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une triple anticipation impossible ? Voies d’accès à la carrière hospitalo-universitaire et inégalités de genre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'athlète-entrepreneur&amp;quot; : une figure trop évidente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Cavée</w:t>
+                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès International de la 3SLF. Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA); Laboratoire Performance, Santé, Métrologie, Société (PSMS) - UR 7507, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05159365v1</w:t>
+                <w:t xml:space="preserve">halshs-05160340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les staffs en athlétisme de haute performance : dynamiques organisationnelles et rapports de pouvoir</w:t>
               </w:r>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Cavée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cens du Quanti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1386,881 +1386,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04431268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t>
+                <w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04352854v1</w:t>
+                <w:t xml:space="preserve">halshs-04352945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« On ne change pas une équipe qui gagne » ? : un adage à l’épreuve des paradoxes contemporains de l’innovation dans la préparation olympique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Demeslay</w:t>
+                <w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives - XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LVis, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555207v1</w:t>
+                <w:t xml:space="preserve">halshs-04352854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Boulet</w:t>
+                <w:t xml:space="preserve">« On ne change pas une équipe qui gagne » ? : un adage à l’épreuve des paradoxes contemporains de l’innovation dans la préparation olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives - XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LVis, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04352945v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du « touche-à-tout » au « polyvalent » : se nommer et être nommé au cours de la carrière des athlètes pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’« être pro » au devenir professionnel : variabilité des discours, des pratiques et des ressources au sein de l’élite athlétique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la 3SLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au langage. 11ème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSSLF, Société de Sociologie du Sport de Langue Française, Jun 2022, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774502v1</w:t>
+                <w:t xml:space="preserve">hal-04972071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le sport de haut niveau fait aux familles</w:t>
+                <w:t xml:space="preserve">Du « touche-à-tout » au « polyvalent » : se nommer et être nommé au cours de la carrière des athlètes pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier (34000), France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555222v1</w:t>
+                <w:t xml:space="preserve">hal-03774502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce qu’« être pro » veut dire… Contribution à l’analyse de la dynamique des carrières d’élite en athlétisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que le sport de haut niveau fait aux familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la 3SLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774501v1</w:t>
+                <w:t xml:space="preserve">hal-04555222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut apporter une thèse sur la sociologie des carrières d'athlètes pluridisciplinaires au(x) domaine(s) des STAPS ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce qu’« être pro » veut dire… Contribution à l’analyse de la dynamique des carrières d’élite en athlétisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pédagogiques et Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS, Nantes Université, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555235v1</w:t>
+                <w:t xml:space="preserve">hal-03774501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « staff » en athlétisme : se constituer en réseau pour produire une performance sportive et économique sur le marché du travail athlétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que peut apporter une thèse sur la sociologie des carrières d'athlètes pluridisciplinaires au(x) domaine(s) des STAPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier (Le Corum), France</w:t>
+              <w:t xml:space="preserve">Journées Pédagogiques et Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS, Nantes Université, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555227v1</w:t>
+                <w:t xml:space="preserve">hal-04555235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’« être pro » au devenir professionnel : variabilité des discours, des pratiques et des ressources au sein de l’élite athlétique française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « staff » en athlétisme : se constituer en réseau pour produire une performance sportive et économique sur le marché du travail athlétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joncheray</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au langage. 11ème Congrès de la 3SLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SSSLF, Société de Sociologie du Sport de Langue Française, Jun 2022, Rennes 2 Université, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier (Le Corum), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972071v1</w:t>
+                <w:t xml:space="preserve">hal-04555227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit de l’enquête au service de l’élaboration théorique. Retour sur l’écriture d’une thèse sur les carrières polyvalentes</w:t>
               </w:r>
@@ -2328,51 +2328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des entraîneurs en France : éléments de compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3522,51 +3522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3766,51 +3766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3965,267 +3965,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rythmes de vie des sportifs de haut niveau : le défi de la performance face à la contrainte de temps</w:t>
+                <w:t xml:space="preserve">Le(s) rythme(s) de vie des SHN de l'INSEP. Rapports d'étude qualitative 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Lefevre</w:t>
+                <w:t xml:space="preserve">Patrick Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mignon</w:t>
+                <w:t xml:space="preserve">Anne-Claire Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Macquet</w:t>
+                <w:t xml:space="preserve">Rémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 14-i-17, Institut National du Sport, de l'Expertise et de la Performance. 2016</w:t>
+              <w:t xml:space="preserve">INSEP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689993v1</w:t>
+                <w:t xml:space="preserve">hal-04088693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le(s) rythme(s) de vie des SHN de l'INSEP. Rapports d'étude qualitative 2016</w:t>
+                <w:t xml:space="preserve">Les rythmes de vie des sportifs de haut niveau : le défi de la performance face à la contrainte de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSEP. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 14-i-17, Institut National du Sport, de l'Expertise et de la Performance. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088693v1</w:t>
+                <w:t xml:space="preserve">hal-01689993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4474,51 +4474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2097387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02269050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119860223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01697342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04221036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03783924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03048184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03081973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2097387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02269050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119860223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01697342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04221036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03783924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03048184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03081973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>