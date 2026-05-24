--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -252,230 +252,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se forger un corps esthétique en s’orientant dans les épreuves combinées. Des parcours athlétiques modelés par l’apparence physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’« être pro » au devenir professionnel : variabilité des discours, des pratiques et des ressources au sein de l’élite athlétique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (147), pp.133-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011358v1</w:t>
+                <w:t xml:space="preserve">hal-04555191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’« être pro » au devenir professionnel : variabilité des discours, des pratiques et des ressources au sein de l’élite athlétique française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se forger un corps esthétique en s’orientant dans les épreuves combinées. Des parcours athlétiques modelés par l’apparence physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.51-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04555191v1</w:t>
+                <w:t xml:space="preserve">hal-05011358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit de l’enquête au service de l’élaboration théorique. Retour sur l’écriture d’une thèse sur les carrières sportives polyvalentes</w:t>
               </w:r>
@@ -868,1205 +868,1205 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une triple anticipation impossible ? Voies d’accès à la carrière hospitalo-universitaire et inégalités de genre</w:t>
+                <w:t xml:space="preserve">La socialisation à la recherche durant les études médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Cavée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les chantiers de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENS, Jan 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05159365v1</w:t>
+                <w:t xml:space="preserve">hal-05011364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation à la recherche durant les études médicales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'athlète-entrepreneur&amp;quot; : une figure trop évidente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Orange</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les chantiers de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CENS, Jan 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès International de la 3SLF. Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA); Laboratoire Performance, Santé, Métrologie, Société (PSMS) - UR 7507, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011364v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05160340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'athlète-entrepreneur&amp;quot; : une figure trop évidente ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une triple anticipation impossible ? Voies d’accès à la carrière hospitalo-universitaire et inégalités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
+                <w:t xml:space="preserve">Leslie Cavée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès International de la 3SLF. Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA); Laboratoire Performance, Santé, Métrologie, Société (PSMS) - UR 7507, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05160340v1</w:t>
+                <w:t xml:space="preserve">halshs-05159365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les staffs en athlétisme de haute performance : dynamiques organisationnelles et rapports de pouvoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Derycke</w:t>
+                <w:t xml:space="preserve">Coder des archives pour décoder le fonctionnement de la recherche médicale. Opérations de quantification à partir du recrutement en M2 recherche à la faculté de médecine de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Cavée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organiser, Désorganiser, Réorganiser le travail, 18ème édition des Journées Internationales de Sociologie du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Evry Paris Saclay, Jul 2024, Evry Courcouronnes, France</w:t>
+              <w:t xml:space="preserve">Cens du Quanti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972206v1</w:t>
+                <w:t xml:space="preserve">halshs-04431268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coder des archives pour décoder le fonctionnement de la recherche médicale. Opérations de quantification à partir du recrutement en M2 recherche à la faculté de médecine de Nantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Orange</w:t>
+                <w:t xml:space="preserve">Les staffs en athlétisme de haute performance : dynamiques organisationnelles et rapports de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cens du Quanti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Organiser, Désorganiser, Réorganiser le travail, 18ème édition des Journées Internationales de Sociologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Evry Paris Saclay, Jul 2024, Evry Courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04431268v1</w:t>
+                <w:t xml:space="preserve">hal-04972206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t>
+                <w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04352945v1</w:t>
+                <w:t xml:space="preserve">halshs-04352854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Boulet</w:t>
+                <w:t xml:space="preserve">« On ne change pas une équipe qui gagne » ? : un adage à l’épreuve des paradoxes contemporains de l’innovation dans la préparation olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives - XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LVis, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04352854v1</w:t>
+                <w:t xml:space="preserve">hal-04555207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« On ne change pas une équipe qui gagne » ? : un adage à l’épreuve des paradoxes contemporains de l’innovation dans la préparation olympique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Demeslay</w:t>
+                <w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives - XIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LVis, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555207v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04352945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’« être pro » au devenir professionnel : variabilité des discours, des pratiques et des ressources au sein de l’élite athlétique française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du « touche-à-tout » au « polyvalent » : se nommer et être nommé au cours de la carrière des athlètes pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au langage. 11ème Congrès de la 3SLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SSSLF, Société de Sociologie du Sport de Langue Française, Jun 2022, Rennes 2 Université, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972071v1</w:t>
+                <w:t xml:space="preserve">hal-03774502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du « touche-à-tout » au « polyvalent » : se nommer et être nommé au cours de la carrière des athlètes pluridisciplinaires</w:t>
+                <w:t xml:space="preserve">Ce que le sport de haut niveau fait aux familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la 3SLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774502v1</w:t>
+                <w:t xml:space="preserve">hal-04555222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le sport de haut niveau fait aux familles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce qu’« être pro » veut dire… Contribution à l’analyse de la dynamique des carrières d’élite en athlétisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier (34000), France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555222v1</w:t>
+                <w:t xml:space="preserve">hal-03774501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce qu’« être pro » veut dire… Contribution à l’analyse de la dynamique des carrières d’élite en athlétisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « staff » en athlétisme : se constituer en réseau pour produire une performance sportive et économique sur le marché du travail athlétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Forté</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la 3SLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier (Le Corum), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774501v1</w:t>
+                <w:t xml:space="preserve">hal-04555227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut apporter une thèse sur la sociologie des carrières d'athlètes pluridisciplinaires au(x) domaine(s) des STAPS ?</w:t>
               </w:r>
@@ -2115,152 +2115,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « staff » en athlétisme : se constituer en réseau pour produire une performance sportive et économique sur le marché du travail athlétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’« être pro » au devenir professionnel : variabilité des discours, des pratiques et des ressources au sein de l’élite athlétique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Hanon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier (Le Corum), France</w:t>
+              <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au langage. 11ème Congrès de la 3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSSLF, Société de Sociologie du Sport de Langue Française, Jun 2022, Rennes 2 Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555227v1</w:t>
+                <w:t xml:space="preserve">hal-04972071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit de l’enquête au service de l’élaboration théorique. Retour sur l’écriture d’une thèse sur les carrières polyvalentes</w:t>
               </w:r>
@@ -2309,217 +2309,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de travail des entraîneurs en France : éléments de compréhension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapports au changement, à l’adaptation et distinction sociale chez les athlètes pluridisciplinaires : des carrières sportives aux injonctions professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’AFS</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’AFS - Changer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774499v1</w:t>
+                <w:t xml:space="preserve">hal-03774500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports au changement, à l’adaptation et distinction sociale chez les athlètes pluridisciplinaires : des carrières sportives aux injonctions professionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conditions de travail des entraîneurs en France : éléments de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demeslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’AFS - Changer ?</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774500v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduire R/RStudio dans la formation des étudiant.es en Master STAPS - Management du sport : penser les outils, les usages et les objectifs conjointement</w:t>
               </w:r>
@@ -3374,77 +3374,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les conditions de travail des entraîneurs des Jeux olympiques de Tokyo : des carrières au travail quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3496,77 +3496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des entraîneurs des Jeux olympiques de Tokyo : des carrières au travail quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3740,77 +3740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des entraîneurs paralympiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3862,77 +3862,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des entraîneurs de haut niveau en France : enquête sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3965,267 +3965,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le(s) rythme(s) de vie des SHN de l'INSEP. Rapports d'étude qualitative 2016</w:t>
+                <w:t xml:space="preserve">Les rythmes de vie des sportifs de haut niveau : le défi de la performance face à la contrainte de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brice Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSEP. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 14-i-17, Institut National du Sport, de l'Expertise et de la Performance. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088693v1</w:t>
+                <w:t xml:space="preserve">hal-01689993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rythmes de vie des sportifs de haut niveau : le défi de la performance face à la contrainte de temps</w:t>
+                <w:t xml:space="preserve">Le(s) rythme(s) de vie des SHN de l'INSEP. Rapports d'étude qualitative 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Mancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Lefevre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Macquet</w:t>
+                <w:t xml:space="preserve">Rémy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 14-i-17, Institut National du Sport, de l'Expertise et de la Performance. 2016</w:t>
+              <w:t xml:space="preserve">INSEP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689993v1</w:t>
+                <w:t xml:space="preserve">hal-04088693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4474,51 +4474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2097387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02269050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119860223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01697342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04221036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03783924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03048184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03081973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Derycke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0093" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2097387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02269050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119860223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01697342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04221036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03783924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03227729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03048184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03081973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Macquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>