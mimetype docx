--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -625,165 +625,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection des personnes LGBTQIA+ en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémorial de la loi du 4 août 1982 - Dépénalisation de l'homosexualité en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kaz'Avenir; Université de Guyane; Laboratoire MINEA; Collectivité Territoriale de Guyane, Nov 2025, Cayenne (Guyane), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les droits et libertés dans les démocraties latino-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l’ère contemporaine hispano-américaine : apports historiques et littéraires. Penser le monde hispanoaméricain contemporain : entre fiction, mythe et réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat de Guyane; Université de Guyane, Oct 2025, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455018v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05455020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des différentes Constitutions mises en place en Amérique Latine</w:t>
               </w:r>
@@ -1843,822 +1843,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronotopos A Journal of Translation History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronotopos : a journal of translation history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.102-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25365/CTS-2022-4-2-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les principes temporels du droit fiscal constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amplitude du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56078/amplitude-droit.569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25365/CTS-2022-4-2-4⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRANSLATING SOCIEDAD PROTAGÓNICA IN AN INTRODUCTION TO COMPARATIVE LAW CLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polissema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34630/polissema.vi.5615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions de la loi immigration pour les Outre-mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire : une stratégie d'influence dans les cours constitutionnelles des États unilingues de l'Europe de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation Policy in the Constitutional Courts of Western Europe: Authenticity vs. Authority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertimo Studijos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/vertstud.2023.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas tuer le père. L’absence de parricide dans la mythologie hindoue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérant : Revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périmètre de protection des captages d’eau potable à l’épreuve du droit transitoire constitutionnel. Note sous Cons. const., 12 février 2021, n° 2020-883 QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le périmètre de protection des captages d’eau potable à l’épreuve du droit transitoire constitutionnel. Note sous Cons. const., 12 février 2021, n° 2020-883 QPC</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à un environnement équilibré et respectueux de la santé : grandeur et misère d’une exigence constitutionnelle. Note sous Cons. const., 20 déc. 2019, n° 2019-794 DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir d’une mise à l’isolement : le Conseil d’État montre la voie. Note sous CE, 20 nov. 2019, n° 435785, M. B.A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sortir d’une mise à l’isolement : le Conseil d’État montre la voie. Note sous CE, 20 nov. 2019, n° 435785, M. B.A.</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel objectif constitutionnel en matière fiscale : l’émergence de l’objectif de lutte contre l’optimisation fiscale. Note sous Cons. constit., 28 mai 2020, n° 2020-842 QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665545v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03665548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconstitutionnalité de la pérennisation d'un prélèvement minorant la dotation d'intercommunalité : la rupture d'égalité ne pouvait durer. Note sous Cons. constit., 15 octobre 2020, n° 2020-862 QPC</w:t>
               </w:r>
@@ -3540,51 +3540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCA2F72A"/>
+    <w:nsid w:val="13BC8220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3771,51 +3771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-kamal-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0697-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05526093v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kamal-Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.carre.2026.01.0271" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04211843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vassaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04140602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04140603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/CTS-2022-4-2-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34630/polissema.vi.5615" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/vertstud.2023.6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ah Perez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/tel-03665573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-kamal-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0697-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05526093v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kamal-Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.carre.2026.01.0271" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04211843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vassaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04140602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04140603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/CTS-2022-4-2-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.569" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34630/polissema.vi.5615" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/vertstud.2023.6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ah Perez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/tel-03665573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>