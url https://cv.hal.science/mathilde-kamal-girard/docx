--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -625,1006 +625,1006 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les droits et libertés dans les démocraties latino-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l’ère contemporaine hispano-américaine : apports historiques et littéraires. Penser le monde hispanoaméricain contemporain : entre fiction, mythe et réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Guyane; Université de Guyane, Oct 2025, Cayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La protection des personnes LGBTQIA+ en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémorial de la loi du 4 août 1982 - Dépénalisation de l'homosexualité en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kaz'Avenir; Université de Guyane; Laboratoire MINEA; Collectivité Territoriale de Guyane, Nov 2025, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les droits et libertés dans les démocraties latino-américaines</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des différentes Constitutions mises en place en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l’ère contemporaine hispano-américaine : apports historiques et littéraires. Penser le monde hispanoaméricain contemporain : entre fiction, mythe et réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rectorat de Guyane; Université de Guyane, Oct 2025, Cayenne, France</w:t>
+              <w:t xml:space="preserve">, Rectorat de Guyane; Université de Guyane, Oct 2025, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Guyane; Université de Guyane, Oct 2025, Cayenne (Guyane), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitução e rapatriação de coleções indígenas ao redor do mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oiapoque o rio que une. Oyapock le fleuve qui unit.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu da Lingua Portuguesa, Nov 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Museu da Lingua Portuguesa, Nov 2025, Sao Paulo, Brazil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi immigration et les outre-mers français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">République sociale et drtois des étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Kamal; Florence Faberon; Association Française de Droit Constitutionnel, Oct 2024, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Kamal; Florence Faberon; Association Française de Droit Constitutionnel, Oct 2024, Cayenne (Guyane), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives anthropologiques et juridiques sur le patrimoine culturel des peuples autochtones : enjeux théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et autochtonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Faberon; Mathilde Kamal, Oct 2024, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, Florence Faberon; Mathilde Kamal, Oct 2024, Cayenne (Guyane), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JF 2025, o projeto estratégico dos tribunais financeiros e a responsabilidade financeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As finanças publicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal de Sao Paulo, Jun 2023, Ribeirao Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal de Sao Paulo, Jun 2023, Ribeirao Preto, Brazil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introdução ao direito constitucional francês</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direito Público, Administração e Governo: perspectiva francesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal de Sao Paulo, Jun 2023, Sao Paulo (Universite -USP), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal de Sao Paulo, Jun 2023, Sao Paulo (Universite -USP), Brazil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation policy in the constitutional Courts of Western Europe : authenticity vs authority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation, Ideology, Ethics : response and credibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vilnius, Lithuania</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History of translation in the constitutional Courts throughout Western Europe. The case of « cognitive translations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tallinn, Estonia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorité judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit constitutionnel à l'épreuve du quinquennat d'Emmanuel Macron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thibault Carrère, Elsa Kohlhauer, Raphaël Reneau, Mar 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Thibault Carrère, Elsa Kohlhauer, Raphaël Reneau, Mar 2022, Le Mans, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitutionnalité des changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit de la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’origine temporelle de la force de la loi : une réponse tirée des enseignements du droit transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La force du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de traduction des cours constitutionnelles de l'Europe de l'ouest : le cas des traductions cognitives. France, Allemagne, Italie, Espagne, Portugal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et langages juridiques. Traduction et traductologie – Didactique et pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665559v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03665551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection juridique des femmes durant les conflits armés</w:t>
               </w:r>
@@ -1843,1374 +1843,1374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les principes temporels du droit fiscal constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRANSLATING SOCIEDAD PROTAGÓNICA IN AN INTRODUCTION TO COMPARATIVE LAW CLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polissema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34630/polissema.vi.5615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronotopos A Journal of Translation History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronotopos : a journal of translation history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.102-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25365/CTS-2022-4-2-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions de la loi immigration pour les Outre-mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34630/polissema.vi.5615⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation Policy in the Constitutional Courts of Western Europe: Authenticity vs. Authority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertimo Studijos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/vertstud.2023.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire : une stratégie d'influence dans les cours constitutionnelles des États unilingues de l'Europe de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.153</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas tuer le père. L’absence de parricide dans la mythologie hindoue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérant : Revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périmètre de protection des captages d’eau potable à l’épreuve du droit transitoire constitutionnel. Note sous Cons. const., 12 février 2021, n° 2020-883 QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir d’une mise à l’isolement : le Conseil d’État montre la voie. Note sous CE, 20 nov. 2019, n° 435785, M. B.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le périmètre de protection des captages d’eau potable à l’épreuve du droit transitoire constitutionnel. Note sous Cons. const., 12 février 2021, n° 2020-883 QPC</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel objectif constitutionnel en matière fiscale : l’émergence de l’objectif de lutte contre l’optimisation fiscale. Note sous Cons. constit., 28 mai 2020, n° 2020-842 QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconstitutionnalité de la pérennisation d'un prélèvement minorant la dotation d'intercommunalité : la rupture d'égalité ne pouvait durer. Note sous Cons. constit., 15 octobre 2020, n° 2020-862 QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit à un environnement équilibré et respectueux de la santé : grandeur et misère d’une exigence constitutionnelle. Note sous Cons. const., 20 déc. 2019, n° 2019-794 DC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sortir d’une mise à l’isolement : le Conseil d’État montre la voie. Note sous CE, 20 nov. 2019, n° 435785, M. B.A.</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’environnement : du patrimoine commun des êtres humains au patrimoine constitutionnel de la France. Note sous Cons. const., 31 janv. 2020, n° 2019-823 QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un nouvel objectif constitutionnel en matière fiscale : l’émergence de l’objectif de lutte contre l’optimisation fiscale. Note sous Cons. constit., 28 mai 2020, n° 2020-842 QPC</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contester une décision de mise à l’isolement devant le juge des référés : une voie sans issue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doubles impositions : précisions unilatérales sur une convention bilatérale. Note sous Conseil d’État, Avis, 12 février 2020, n° 435907, Convention entre le gouvernement de la République française et le gouvernement du Royaume-Uni de Grande Bretagne en vue d’éviter les doubles impositions et de prévenir l’évasion et la fraude fiscales en matière d’impôts sur le revenu et les gains en capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle posologie pour un remède ancien : l’autonomisation de la libre concurrence dans son versant subjectif. Note sous Cons. const., 20 déc. 2019, n° 2019-795 DC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inconstitutionnalité de la pérennisation d'un prélèvement minorant la dotation d'intercommunalité : la rupture d'égalité ne pouvait durer. Note sous Cons. constit., 15 octobre 2020, n° 2020-862 QPC</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel, esclave de la montre ? Note sous Cons. constit., 26 mars 2020, n° 2020-799 DC, Loi organique d’urgence pour faire face à l’épidémie de covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel, questions préjudicielles et délai de jugement : vers l’infini et au-delà ? Note sous Cons. const. 25 oct. 2019, n° 2019-810 QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;jurisprudences établies&amp;quot; de la Cour européenne des droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kamal-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665568v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03665567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouveau droit administratif transitoire</w:t>
               </w:r>
@@ -3540,51 +3540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13BC8220"/>
+    <w:nsid w:val="87385C2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3771,51 +3771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-kamal-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0697-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05526093v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kamal-Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.carre.2026.01.0271" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04211843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vassaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04140602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04140603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/CTS-2022-4-2-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.569" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34630/polissema.vi.5615" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/vertstud.2023.6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ah Perez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/tel-03665573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-kamal-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0697-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05526093v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kamal-Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.carre.2026.01.0271" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04211843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05455024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vassaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04140602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04140603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34630/polissema.vi.5615" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/CTS-2022-4-2-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05136356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04778832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/vertstud.2023.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04039662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03665562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ah Perez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/tel-03665573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>