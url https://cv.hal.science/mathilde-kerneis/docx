--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -1273,165 +1273,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compensation financière et acte réglementaire portant modification de règles relatives à l’exercice de compétences transférées, note sous CE, 21 février 2018, n° 404879 et 409286</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réparation intégrale du préjudice et limites procédurales, note sous CE, 22 décembre 2017, n° 385864, Communauté d’agglomération du Pays de l’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837473v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04837464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle responsabilité du préfet pour le mandatement d’office d’une dépense obligatoire ?, note sous CE, 5 juillet 2018, n° 406671</w:t>
               </w:r>
@@ -2926,51 +2926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kern&#233;is Cardinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405083v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ROUED001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kern&#233;is Cardinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405083v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ROUED001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>