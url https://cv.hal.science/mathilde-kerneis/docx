--- v1 (2026-04-17)
+++ v2 (2026-05-14)
@@ -514,1614 +514,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fondement juridique d’une dépense et préjudice financier, note sous CE, 4 février 2021, n° 428887</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transats et droit d’usage sur la plage, note sous CE, 12 mars 2021, n° 443392</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Hebdo - Edition publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fondement juridique d’une dépense et préjudice financier, note sous CE, 4 février 2021, n° 428887</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrégularité en dépense du comptable et préjudice financier, note sous CE, 6 décembre 2019, n° 418741</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2171</w:t>
+              <w:t xml:space="preserve">, 2020, 2142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Irrégularité en dépense du comptable et préjudice financier, note sous CE, 6 décembre 2019, n° 418741</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comptable public a qualité pour interrompre la prescription quadriennale, note sous CE, 21 septembre 2020, n° 430915</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2142</w:t>
+              <w:t xml:space="preserve">, 2020, 2309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le comptable public a qualité pour interrompre la prescription quadriennale, note sous CE, 21 septembre 2020, n° 430915</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition des recettes publiques et gestion de fait, note sous CE, 27 juin 2019, n° 417386</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2309</w:t>
+              <w:t xml:space="preserve">, 2020, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Définition des recettes publiques et gestion de fait, note sous CE, 27 juin 2019, n° 417386</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétroactivité jurisprudentielle dans l’appréciation de la faute. Calcul du préjudice, note sous CE, 15 octobre 2020, n° 420092 et n° 420040</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2007</w:t>
+              <w:t xml:space="preserve">, 2020, 2339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Rétroactivité jurisprudentielle dans l’appréciation de la faute. Calcul du préjudice, note sous CE, 15 octobre 2020, n° 420092 et n° 420040</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comptable public et le contrôle des pièces justificatives, note sous CE, 13 novembre 2019, n° 421299</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2339</w:t>
+              <w:t xml:space="preserve">, 2020, 2065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le comptable public et le contrôle des pièces justificatives, note sous CE, 13 novembre 2019, n° 421299</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l’administration fiscale à l’égard des collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.479-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régularisation en cours d’instance du défaut de décision préalable, note sous CE, 27 mars 2019, n° 426472</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2065</w:t>
+              <w:t xml:space="preserve">, 2019, 2179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La régularisation en cours d’instance du défaut de décision préalable, note sous CE, 27 mars 2019, n° 426472</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comptable public et le contrôle de la compétence de l’auteur d’un acte administratif, note sous CE, 28 décembre 2018, n° 410113</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2179</w:t>
+              <w:t xml:space="preserve">, 2019, 2083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le comptable public et le contrôle de la compétence de l’auteur d’un acte administratif, note sous CE, 28 décembre 2018, n° 410113</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de la portée des réserves émises par le comptable entrant sur la gestion de ses prédécesseurs, note sous CE, 17 juin 2019, n° 410876</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2083</w:t>
+              <w:t xml:space="preserve">, 2019, 2280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conditions de la portée des réserves émises par le comptable entrant sur la gestion de ses prédécesseurs, note sous CE, 17 juin 2019, n° 410876</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle responsabilité du préfet pour le mandatement d’office d’une dépense obligatoire ?, note sous CE, 5 juillet 2018, n° 406671</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2280</w:t>
+              <w:t xml:space="preserve">, 2018, 2305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.479-498</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation financière et acte réglementaire portant modification de règles relatives à l’exercice de compétences transférées, note sous CE, 21 février 2018, n° 404879 et 409286</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compensation financière et acte réglementaire portant modification de règles relatives à l’exercice de compétences transférées, note sous CE, 21 février 2018, n° 404879 et 409286</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparation intégrale du préjudice et limites procédurales, note sous CE, 22 décembre 2017, n° 385864, Communauté d’agglomération du Pays de l’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2148</w:t>
+              <w:t xml:space="preserve">, 2018, 2070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réparation intégrale du préjudice et limites procédurales, note sous CE, 22 décembre 2017, n° 385864, Communauté d’agglomération du Pays de l’Or</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité du comptable principal du fait du comptable secondaire, note sous l'arrêt CE, 24 février 2017, n° 376384</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2070</w:t>
+              <w:t xml:space="preserve">, 2017, 2201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle responsabilité du préfet pour le mandatement d’office d’une dépense obligatoire ?, note sous CE, 5 juillet 2018, n° 406671</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rejet de la jonction des conclusions fiscales et indemnitaires, retour sur une jurisprudence administrative constante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de transmission de l'ensemble des décisions prises dans l'exercice de prérogatives de puissance publique par des SEML, note sous l'arrêt CE, 24 mai 2017, n° 397197, Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2305</w:t>
+              <w:t xml:space="preserve">, 2017, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité du comptable principal du fait du comptable secondaire, note sous l'arrêt CE, 24 février 2017, n° 376384</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation entre la recevabilité de tout moyen nouveau et l'obligation de motiver les requêtes, note sous l'arrêt CE, 16 novembre 2016, n° 393454, Société Oddo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sanctions de la responsabilité personnelle et pécuniaire du comptable public, réforme de 2011 et mise en œuvre jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de majorité applicables en matière de reversements financiers au sein du bloc communal : quels assouplissements envisageables ?, note sous l'avis CE, 12 juillet 2016, n° 391635</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la qualification de préjudice financier par la Cour des comptes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2201</w:t>
+              <w:t xml:space="preserve">, 2015, 2037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau régime de responsabilité du comptable public, un régime qui ne veut pas révéler son nom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'obligation de transmission de l'ensemble des décisions prises dans l'exercice de prérogatives de puissance publique par des SEML, note sous l'arrêt CE, 24 mai 2017, n° 397197, Herbert</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours administratifs préalables obligatoires et autres procédures de recours internes obligatoires. Ou l’autonomisation de sous-ordres juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2008</w:t>
+              <w:t xml:space="preserve">, 2014, 2106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836736v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04836749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits du mandant dans la procédure de vote par procuration. Protection et limites</w:t>
               </w:r>
@@ -2441,234 +2441,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ministère des finances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’administration publique, dir. N. Kada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trésor public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’administration publique, dir. N. Kada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kernéis Cardinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837298v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04837147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2926,51 +2926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kern&#233;is Cardinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405083v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ROUED001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kern&#233;is Cardinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405083v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ROUED001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>