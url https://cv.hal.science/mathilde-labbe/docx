--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Labbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Littérature française (XIXe-XXe s) à Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7940-2365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183257499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313575871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche :poésie française XIXe-XXIe siècles,sociologie de la littérature, en particulier réception et patrimonialisation des œuvres,constitution du canon littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique de la plateforme Huma-Num Loire (MSH Ange-Guépin / IR* Huma-Num)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibioska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue : Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impressions nouvelles, 2019, 978-2-87449-704-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérarisation des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18.2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur ­l’histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 253 p., 2023, 4, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages territoriaux de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96 (96), 2020, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fabrique collective du patrimoine littéraire (xixe-xxie siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 (1), 2016, Mémoires du livre / Studies in Book Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait et palimpseste : les images saturées de Roméo Mivekannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la conférence de Jeanine Moulin « Marceline Desbordes-Valmore et la poésie féminine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, p. 173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne rien en dire : ethos éditorial et appel au poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore « poète d’aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, p. 99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mélois : citationnite aiguë et potentialité de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pierre à l’édifice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18.2, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief21159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « principaux auteurs » aux écrivains méconnus : canon littéraire et effet collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne veut pas dire que les femmes ne devraient étudier que les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4-2023, pp.855-866. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Vazemsky : vers Victor Hugo (en passant par Batman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, p. 157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : réflexions liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.773-784. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous est un autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du portrait d’écrivain : Jules Verne dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles lectures politiques de Jules et Michel Verne, dir. Christophe Reffait et Marie-Françoise Melmoux-Montaubin (Hors-série), p. 331-348. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14427-4.p.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité de la commémoration : le milieu littéraire en représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le milieu littéraire et ses représentations, 44, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; ou la &amp;quot;forme collective&amp;quot; d’une &amp;quot;utopie singulière&amp;quot;. Entretien avec Bruno Doucey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1076735ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la fin forcément Baudelaire est vivant&amp;quot; : sacralisation poétique et retours de Baudelaire, d’un centenaire à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sous le double signe de Baudelaire et de Flaubert: traductions, adaptations, transpositions, Deuxième série (22), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.13087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Patrimonialisations de la littérature. Institutions, médiations, instrumentalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.11-28. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments de la nation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Narrations auctoriales dans l’espace public, 41, pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; (1944-2007) : collection d’anthologies, collection-anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070519ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de réseaux littéraires non créatifs. L’expérience du projet &amp;quot;La littérature dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12722-2.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une France littéraire : ancrage, réception et création littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Nécessité de procéder obliquement’: Shaping Michel Butor's Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2019.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire au centenaire des Fleurs du mal : Commémoration et lectures de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.74-86. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la commémoration des écrivains dans l’espace public : le projet « littérature et mémoire collective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et socialisme : des nouvelles du XIXe siècle par Florentine et Alexandre Lamarche-Ovize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.166-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer le dernier voyage : Baudelaire 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schinwald : la peinture au chevet du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.158-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie déambulée : Agnès Varda et Yannick Bellon filment Baudelaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées de poche : une fabrique collective du patrimoine littéraire (xixe-xxie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035759ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman maritime sous le crayon de Riff Reb's~: d'Edgar Poe à Perre Mac Orlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.172-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Bellmer et Joë Bousquet face aux &amp;quot;Paradis artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier Charles Baudelaire, II, 65, pp.41-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slogan poétique et jouissance du texte. Des Hugobjets au château de Chasse-spleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel-Peter Witkin : photographe de tous les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venger Baudelaire ? Une économie du sacrifice et de la dette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.177.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées : des sociabilités littéraires à la pluri-auctorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035767ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dialogue de l’écrivain et du critique : une étude de la pluri-auctorialité dans les collections &amp;quot;Poètes d’aujourd’hui&amp;quot; et &amp;quot;Écrivains de toujours&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “choses qui ressurgissent” : Claire Tabouret, une peinture de la réminiscence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Bandy de l'université Vanderbilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature entre indignation et indignité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 778 (3), pp.208. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.778.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des Fleurs du mal mis en scène par des juristes : lectures en conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.2011.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire, Rouault, Matisse : l'illustration performative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Québec Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier-coller Baudelaire : fonctions de la citation littéraire sur les blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010-2, pp.147-153. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des corpus non littéraires à l'étude de la réception des œuvres littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equinoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma fait à « Boule de suif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ce que le cinéma fait à la littérature (et réciproquement), 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Poètes d’aujourd’hui” et l’École de Rochefort : une tentative de patrimonialisation collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcela Scibiorska, Mathilde Labbé et David Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Une patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-231, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seghers, éditeur anthologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Linarès et Isabelle Diu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer en poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Otrante, p. 209-225, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Giboux; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, coll. "Littératures", pp.7-14, 2023, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour ou contre ? » - le patrimoine littéraire sur le ring dans Les Nouvelles littéraires (1935-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen; Guillaume Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête sur les enquêtes. Tableaux, parnasses, panoramas de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le manuscrit ou l’image du texte : fonctions du manuscrit reproduit dans les collections de monographies illustrées ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reproduction des textes et des images, dir. Philippe Kaenel et Kirsty Bell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill/Rodopi, 2022, coll. « Word &amp; Image Interactions »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmuer la poésie d’un autre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Labbé dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue. Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joca seria, pp.7-16, 2022, 978-2-84809-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’&amp;quot;Écrivains de toujours&amp;quot; aux &amp;quot;Contemporains&amp;quot;. Mort de l’auteur et mutations de l’iconographie aux Éditions du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Nicoli, F. Vallotton et Christine Rivalan-Guégo dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, formes et métissages de la collection éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.123-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Baudelaire de Roland Barthes ou “la vérité emphatique du geste” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. José-Luis Diaz &amp; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, p. 211-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réception des Journaux intimes de Baudelaire et de Pauvre Belgique ! : des Pensées de Baudelaire à la poésie d’un monde finissant (1887-2001) », dans Baudelaire : 150 ans, dir. Ioan Pop-Curseu, Editura Muzeul Literaturi Române, Bucarest, p. 65-82, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baudelaire : 150 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valentine de Saint-Point dans les histoires littéraires et les anthologies : enquête sur une éclipse », dans Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient, dir. Paul-André Claudel et Elodie Gaden, Rennes, PUR, coll. « Interférences », 2019, p. 285-300.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les poétesses de la Belle époque et l’histoire littéraire selon Seghers : Anna Akhmatova, Anna de Noailles, Gabriela Mistral et Marina Tsvetaïeva » (p. 189-205, 215-217 de l'ouvrage).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes poètes de la Belle Époque : heurs et malheurs d’un héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage local et concurrence commémorative : le cas de Jules Verne (1905-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Clémence Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaires, jubilés, commémorations, « toasts ». Les cortèges de la mémoire (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la section &amp;quot;Radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et médium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782271092557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Haine de la poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. David Martens, Bart Van Den Bossche &amp; MDRN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1947. A Year in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.151-158, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Baudelaire sans musée : la patrimonialisation en dehors de l’institution muséale », dans Quand les écrivains font leur musée, dir. Catherine Mayaux, Bruxelles, Peter Lang, 2017, p. 255-266.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de l’écrivain en Saint Jérôme : figurations du travail littéraire dans la collection “Écrivains de toujours” », dans L’Écrivain vu par la photographie, dir. J.-P. Montier, D. Martens & A. Reverseau, PU de Rennes, 2017, p. 245-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures de la critique d’art de Baudelaire de 1846 à nos jours », dans L’Œil de Baudelaire [catalogue d’exposition], dir. J. Farigoule et S. Guégan, Paris-Musées, 2016, p. 168-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Farigoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Œil de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine littéraire en poche : les collections de portraits illustrés d’écrivains en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 229-241, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Chers auditeurs”, “Cher Charles” : réception de l’œuvre de Charles Baudelaire à travers deux séries radiophoniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Reverseau, Anneliese Depoux, Céline Pardo, Nadja Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau monde éditions, p. 251-269, 2012, 9782847365276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres et la mémoire du conflit. La nouvelle histoire littéraire de Françoise d’Eaubonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiennes et critiques de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Labbé &amp; Nathalie Grande, May 2024, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix au Panthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix aujourd’hui : sources et ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Le Bras; Laurence Campa, Jun 2023, Paris (Bibliothèque Nationale de France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments littéraires -Exploration numérique des traces matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale DAHLIA « Informatique et Humanités numériques : quelles problématiques pour quels domaines ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Litep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer les écrivains, un rite républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémorer (hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages baudelairiens (1931-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris Sorbonne ( Paris IV), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA040184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Echiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Kheyar Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris université Denis Diderot, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du littéraire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études 2011 des Doctoriales de la SERD, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Labbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Littérature française (XIXe-XXe s) à Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7940-2365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183257499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313575871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche :poésie française XIXe-XXIe siècles,sociologie de la littérature, en particulier réception et patrimonialisation des œuvres,constitution du canon littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique de la plateforme Huma-Num Loire (MSH Ange-Guépin / IR* Huma-Num)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibioska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue : Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impressions nouvelles, 2019, 978-2-87449-704-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérarisation des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18.2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur ­l’histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 253 p., 2023, 4, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages territoriaux de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96 (96), 2020, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fabrique collective du patrimoine littéraire (xixe-xxie siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 (1), 2016, Mémoires du livre / Studies in Book Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait et palimpseste : les images saturées de Roméo Mivekannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore « poète d’aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mélois : citationnite aiguë et potentialité de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pierre à l’édifice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18.2, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief21159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne rien en dire : ethos éditorial et appel au poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « principaux auteurs » aux écrivains méconnus : canon littéraire et effet collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la conférence de Jeanine Moulin « Marceline Desbordes-Valmore et la poésie féminine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, p. 173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne veut pas dire que les femmes ne devraient étudier que les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4-2023, pp.855-866. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Vazemsky : vers Victor Hugo (en passant par Batman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, p. 157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : réflexions liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.773-784. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité de la commémoration : le milieu littéraire en représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le milieu littéraire et ses représentations, 44, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du portrait d’écrivain : Jules Verne dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles lectures politiques de Jules et Michel Verne, dir. Christophe Reffait et Marie-Françoise Melmoux-Montaubin (Hors-série), p. 331-348. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14427-4.p.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous est un autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Patrimonialisations de la littérature. Institutions, médiations, instrumentalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.11-28. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; ou la &amp;quot;forme collective&amp;quot; d’une &amp;quot;utopie singulière&amp;quot;. Entretien avec Bruno Doucey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1076735ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la fin forcément Baudelaire est vivant&amp;quot; : sacralisation poétique et retours de Baudelaire, d’un centenaire à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sous le double signe de Baudelaire et de Flaubert: traductions, adaptations, transpositions, Deuxième série (22), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.13087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments de la nation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Narrations auctoriales dans l’espace public, 41, pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une France littéraire : ancrage, réception et création littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de réseaux littéraires non créatifs. L’expérience du projet &amp;quot;La littérature dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12722-2.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; (1944-2007) : collection d’anthologies, collection-anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070519ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Nécessité de procéder obliquement’: Shaping Michel Butor's Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2019.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire au centenaire des Fleurs du mal : Commémoration et lectures de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.74-86. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la commémoration des écrivains dans l’espace public : le projet « littérature et mémoire collective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et socialisme : des nouvelles du XIXe siècle par Florentine et Alexandre Lamarche-Ovize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.166-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie déambulée : Agnès Varda et Yannick Bellon filment Baudelaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schinwald : la peinture au chevet du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.158-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer le dernier voyage : Baudelaire 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Bellmer et Joë Bousquet face aux &amp;quot;Paradis artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier Charles Baudelaire, II, 65, pp.41-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slogan poétique et jouissance du texte. Des Hugobjets au château de Chasse-spleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel-Peter Witkin : photographe de tous les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées de poche : une fabrique collective du patrimoine littéraire (xixe-xxie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035759ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman maritime sous le crayon de Riff Reb's~: d'Edgar Poe à Perre Mac Orlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.172-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venger Baudelaire ? Une économie du sacrifice et de la dette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.177.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées : des sociabilités littéraires à la pluri-auctorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035767ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dialogue de l’écrivain et du critique : une étude de la pluri-auctorialité dans les collections &amp;quot;Poètes d’aujourd’hui&amp;quot; et &amp;quot;Écrivains de toujours&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “choses qui ressurgissent” : Claire Tabouret, une peinture de la réminiscence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Bandy de l'université Vanderbilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Bohèmes [à partir d’un entretien avec Sylvain Amic], Grand Palais, 26 septembre 2012-14 janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle (ex-Dix-neuvième siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Benveniste aux prises avec la « fantasque escrime » poétique : premières lectures de ses notes sur Baudelaire » [sur Ch. Laplantine, Émile Benveniste, l’inconscient et le poème, 2011, et Semen, n° 33, avril 2012 : « Les notes manuscrites de Benveniste sur la langue de Baudelaire », dir. J.-M. Adam et Ch. Laplantine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (7), http://www.fabula.org/acta/document8158.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Fantin-Latour, Manet, Baudelaire : L’Hommage à Delacroix, Musée Delacroix, 7 décembre 2011-19 mars 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature entre indignation et indignité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 778 (3), pp.208. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.778.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire, Rouault, Matisse : l'illustration performative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Québec Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Les Hugobjets, Maison de Victor Hugo, 8 avril-28 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des Fleurs du mal mis en scène par des juristes : lectures en conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.2011.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier-coller Baudelaire : fonctions de la citation littéraire sur les blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010-2, pp.147-153. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Les Orientales, Maison de Victor Hugo, 26 mars-4 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Proust, du temps perdu au temps retrouvé, Musée des Lettres et manuscrits, 15 avril-29 août 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Edvard Munch ou l'Anti-cri, Pinacothèque de Paris, 19 février-18 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Madame Bovary au cinéma » [sur Mary Donaldson-Evans, Madame Bovary at the movies, 2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (10), http://www.fabula.org/acta/document6002.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des corpus non littéraires à l'étude de la réception des œuvres littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equinoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald Morrison et Antoine Compagnon, Que reste-t-il de la culture française ?, suivi du Souci de la grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, https://www.nonfiction.fr/article-2230-donald-morrison-antoine-compagnon-la-culture-francaise-cadavre-exquis.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alfred Dreyfus, &amp;quot;Correspondance de l'île du diable&amp;quot;, éditée par Vincent Duclert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma fait à « Boule de suif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ce que le cinéma fait à la littérature (et réciproquement), 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Poètes d’aujourd’hui” et l’École de Rochefort : une tentative de patrimonialisation collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcela Scibiorska, Mathilde Labbé et David Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Une patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-231, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seghers, éditeur anthologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Linarès et Isabelle Diu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer en poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Otrante, p. 209-225, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Giboux; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, coll. "Littératures", pp.7-14, 2023, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmuer la poésie d’un autre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Labbé dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue. Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joca seria, pp.7-16, 2022, 978-2-84809-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour ou contre ? » - le patrimoine littéraire sur le ring dans Les Nouvelles littéraires (1935-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen; Guillaume Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête sur les enquêtes. Tableaux, parnasses, panoramas de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le manuscrit ou l’image du texte : fonctions du manuscrit reproduit dans les collections de monographies illustrées ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reproduction des textes et des images, dir. Philippe Kaenel et Kirsty Bell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill/Rodopi, 2022, coll. « Word &amp; Image Interactions »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’&amp;quot;Écrivains de toujours&amp;quot; aux &amp;quot;Contemporains&amp;quot;. Mort de l’auteur et mutations de l’iconographie aux Éditions du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Nicoli, F. Vallotton et Christine Rivalan-Guégo dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, formes et métissages de la collection éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.123-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réception des Journaux intimes de Baudelaire et de Pauvre Belgique ! : des Pensées de Baudelaire à la poésie d’un monde finissant (1887-2001) », dans Baudelaire : 150 ans, dir. Ioan Pop-Curseu, Editura Muzeul Literaturi Române, Bucarest, p. 65-82, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baudelaire : 150 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valentine de Saint-Point dans les histoires littéraires et les anthologies : enquête sur une éclipse », dans Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient, dir. Paul-André Claudel et Elodie Gaden, Rennes, PUR, coll. « Interférences », 2019, p. 285-300.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les poétesses de la Belle époque et l’histoire littéraire selon Seghers : Anna Akhmatova, Anna de Noailles, Gabriela Mistral et Marina Tsvetaïeva » (p. 189-205, 215-217 de l'ouvrage).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes poètes de la Belle Époque : heurs et malheurs d’un héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage local et concurrence commémorative : le cas de Jules Verne (1905-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Clémence Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaires, jubilés, commémorations, « toasts ». Les cortèges de la mémoire (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Baudelaire de Roland Barthes ou “la vérité emphatique du geste” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. José-Luis Diaz &amp; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, p. 211-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Baudelaire sans musée : la patrimonialisation en dehors de l’institution muséale », dans Quand les écrivains font leur musée, dir. Catherine Mayaux, Bruxelles, Peter Lang, 2017, p. 255-266.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la section &amp;quot;Radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et médium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782271092557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Haine de la poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. David Martens, Bart Van Den Bossche &amp; MDRN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1947. A Year in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.151-158, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de l’écrivain en Saint Jérôme : figurations du travail littéraire dans la collection “Écrivains de toujours” », dans L’Écrivain vu par la photographie, dir. J.-P. Montier, D. Martens & A. Reverseau, PU de Rennes, 2017, p. 245-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures de la critique d’art de Baudelaire de 1846 à nos jours », dans L’Œil de Baudelaire [catalogue d’exposition], dir. J. Farigoule et S. Guégan, Paris-Musées, 2016, p. 168-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Farigoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Œil de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine littéraire en poche : les collections de portraits illustrés d’écrivains en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 229-241, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Chers auditeurs”, “Cher Charles” : réception de l’œuvre de Charles Baudelaire à travers deux séries radiophoniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Reverseau, Anneliese Depoux, Céline Pardo, Nadja Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau monde éditions, p. 251-269, 2012, 9782847365276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout plaquer pour te lire&amp;quot;. Pierre Seghers poète, éditeur, lecteur&amp;quot; https://www.youtube.com/watch?v=IxsxDOHGe2o</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte de visite d'écrivain. Colloque des Invalides 2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Enriquez, Luca Di Gregorio, David Martens, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraternités poétiques et servitudes éditoriales. Hélène et René Guy Cadou édités par Seghers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire couple en littérature, de 1880 à nos jours. Sociohistoire, pratiques et représentations d’une institution littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Demoulin, Claire Ducournau, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la dédicace fait œuvre (de Robert Guiette à Emilie Noulet en passant par Pierre Seghers).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et numérique : enjeux institutionnels, scientifiques et sociétaux de la transmission des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Aucagne, Mathilde Labbé et Françoise Rubellin. Avec la collaboration d'Héloïse Paumard., Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir Poésie. Paratopie éditoriale et hybridations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie en revue XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Linarès, Adrien Cavallaro, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres et la mémoire du conflit. La nouvelle histoire littéraire de Françoise d’Eaubonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiennes et critiques de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Labbé &amp; Nathalie Grande, May 2024, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : conclusions et nouvelles pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, féminisme, genre, sexualités. Nouveaux enjeux dans les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR Héritages : Culture(s), Patrimoine(s), Création(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charenton-le-Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix au Panthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix aujourd’hui : sources et ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Le Bras; Laurence Campa, Jun 2023, Paris (Bibliothèque Nationale de France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des écrits sur l’art de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des préparateurs d’agrégation de la Société des études romantiques et dix-neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur « monumental » : heurs et malheurs de la mémoire littéraire dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hauts-lieux de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Clémence Régnier, Delphine Saurier, Apr 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument littéraire : enjeux patrimoniaux et touristiques de la mémoire des écrivains dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des espaces de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAER, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages posthumes de la République au poète national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Imbert, Pierre-Yves Boissau, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cadou-Poésie, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthology &amp; catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologies: the making of canons and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaultier Roux, Jun 2022, Taipei, virtual, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de la mémoire littéraire : du Souvenir littéraire (1909) à la Mémoire de lieux (1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fabrique du patrimoine littéraire à la fabrique littéraire des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau Patrimonialitté, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et couleurs du culte de l’écrivain : le fonds Rol (1904-1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’archive au numérique : enjeux de la transmission du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Rubellin, Julien Le Goff, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait de l’écrivain en pèlerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la promenade littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Diaz, Mathilde Labbé, Tom Wiliams, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Editer l’Etoile du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EVEille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Langues et Littératures Européennes, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde allait finir : échos tardifs de la vitupération baudelairienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le monde va finir » ! – Intempestivité de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Aurélie Leclercq, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’espace public fait au canon littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fabrique du patrimoine littéraire à la fabrique littéraire des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau Patrimonialitté, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités commémoratives : visualisation de réseaux littéraires transséculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les données : outils et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet REUSE, Mathilde Labbé, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments littéraires -Exploration numérique des traces matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale DAHLIA « Informatique et Humanités numériques : quelles problématiques pour quels domaines ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SERÉLIT : Le catalogue Seghers ou la réinvention de l’édition littéraire (1944-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données &amp;quot;Monuments littéraires&amp;quot; https://litep.huma-num.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Litep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer les écrivains, un rite républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémorer (hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages baudelairiens (1931-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris Sorbonne ( Paris IV), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA040184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Echiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Kheyar Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris université Denis Diderot, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du littéraire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études 2011 des Doctoriales de la SERD, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudelaire, moderne et mélancolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly, dandy anticonformiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits sur l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fleurs du Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Diaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Bourdieu, dir. Gisèle Sapiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire mondial des images, dir. Laurent Gervereau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="021736C7"/>
+    <w:nsid w:val="687F3460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-labbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183257499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313575871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibioska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Walter%20Benjamin%20ou%20les%20pouvoirs%20critiques%20de%20l%27image" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Livres/Fiche%20livre/jedemeuretavoixretenue.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibiorska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief21159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4.p.0331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076735ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6572" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DLW598XW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070519ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12722-2.p.0161" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1906" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2019.0260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059805ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035759ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.177.0048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035767ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035762ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.778.0208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1600" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119409v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hypotheses.org/wp-content/blogs.dir/3676/files/2019/03/Labbe.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Litep" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04998617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040184" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Echiffre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Kheyar Stibler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-labbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183257499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313575871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibioska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Walter%20Benjamin%20ou%20les%20pouvoirs%20critiques%20de%20l%27image" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Livres/Fiche%20livre/jedemeuretavoixretenue.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibiorska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief21159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4r" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4.p.0331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DLW598XW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076735ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1906" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12722-2.p.0161" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070519ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2019.0260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059805ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035759ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.177.0048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035767ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035762ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.778.0208" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1600" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523626v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2057" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hypotheses.org/wp-content/blogs.dir/3676/files/2019/03/Labbe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241770v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866845v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564988v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578832v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578842v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578799v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Litep" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04998617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040184" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Echiffre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Kheyar Stibler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571978v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>