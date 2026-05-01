--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Labbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Littérature française (XIXe-XXe s) à Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7940-2365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183257499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313575871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche :poésie française XIXe-XXIe siècles,sociologie de la littérature, en particulier réception et patrimonialisation des œuvres,constitution du canon littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique de la plateforme Huma-Num Loire (MSH Ange-Guépin / IR* Huma-Num)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibioska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue : Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impressions nouvelles, 2019, 978-2-87449-704-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérarisation des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18.2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur ­l’histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 253 p., 2023, 4, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages territoriaux de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96 (96), 2020, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fabrique collective du patrimoine littéraire (xixe-xxie siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 (1), 2016, Mémoires du livre / Studies in Book Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait et palimpseste : les images saturées de Roméo Mivekannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore « poète d’aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mélois : citationnite aiguë et potentialité de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pierre à l’édifice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18.2, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief21159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne rien en dire : ethos éditorial et appel au poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « principaux auteurs » aux écrivains méconnus : canon littéraire et effet collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la conférence de Jeanine Moulin « Marceline Desbordes-Valmore et la poésie féminine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, p. 173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne veut pas dire que les femmes ne devraient étudier que les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4-2023, pp.855-866. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Vazemsky : vers Victor Hugo (en passant par Batman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, p. 157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : réflexions liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.773-784. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité de la commémoration : le milieu littéraire en représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le milieu littéraire et ses représentations, 44, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du portrait d’écrivain : Jules Verne dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles lectures politiques de Jules et Michel Verne, dir. Christophe Reffait et Marie-Françoise Melmoux-Montaubin (Hors-série), p. 331-348. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14427-4.p.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous est un autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Patrimonialisations de la littérature. Institutions, médiations, instrumentalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.11-28. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; ou la &amp;quot;forme collective&amp;quot; d’une &amp;quot;utopie singulière&amp;quot;. Entretien avec Bruno Doucey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1076735ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la fin forcément Baudelaire est vivant&amp;quot; : sacralisation poétique et retours de Baudelaire, d’un centenaire à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sous le double signe de Baudelaire et de Flaubert: traductions, adaptations, transpositions, Deuxième série (22), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.13087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments de la nation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Narrations auctoriales dans l’espace public, 41, pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une France littéraire : ancrage, réception et création littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de réseaux littéraires non créatifs. L’expérience du projet &amp;quot;La littérature dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12722-2.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; (1944-2007) : collection d’anthologies, collection-anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070519ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Nécessité de procéder obliquement’: Shaping Michel Butor's Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2019.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire au centenaire des Fleurs du mal : Commémoration et lectures de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.74-86. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la commémoration des écrivains dans l’espace public : le projet « littérature et mémoire collective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et socialisme : des nouvelles du XIXe siècle par Florentine et Alexandre Lamarche-Ovize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.166-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie déambulée : Agnès Varda et Yannick Bellon filment Baudelaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schinwald : la peinture au chevet du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.158-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer le dernier voyage : Baudelaire 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Bellmer et Joë Bousquet face aux &amp;quot;Paradis artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier Charles Baudelaire, II, 65, pp.41-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slogan poétique et jouissance du texte. Des Hugobjets au château de Chasse-spleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel-Peter Witkin : photographe de tous les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées de poche : une fabrique collective du patrimoine littéraire (xixe-xxie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035759ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman maritime sous le crayon de Riff Reb's~: d'Edgar Poe à Perre Mac Orlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.172-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venger Baudelaire ? Une économie du sacrifice et de la dette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.177.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées : des sociabilités littéraires à la pluri-auctorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035767ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dialogue de l’écrivain et du critique : une étude de la pluri-auctorialité dans les collections &amp;quot;Poètes d’aujourd’hui&amp;quot; et &amp;quot;Écrivains de toujours&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “choses qui ressurgissent” : Claire Tabouret, une peinture de la réminiscence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Bandy de l'université Vanderbilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Bohèmes [à partir d’un entretien avec Sylvain Amic], Grand Palais, 26 septembre 2012-14 janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle (ex-Dix-neuvième siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Benveniste aux prises avec la « fantasque escrime » poétique : premières lectures de ses notes sur Baudelaire » [sur Ch. Laplantine, Émile Benveniste, l’inconscient et le poème, 2011, et Semen, n° 33, avril 2012 : « Les notes manuscrites de Benveniste sur la langue de Baudelaire », dir. J.-M. Adam et Ch. Laplantine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (7), http://www.fabula.org/acta/document8158.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Fantin-Latour, Manet, Baudelaire : L’Hommage à Delacroix, Musée Delacroix, 7 décembre 2011-19 mars 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature entre indignation et indignité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 778 (3), pp.208. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.778.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire, Rouault, Matisse : l'illustration performative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Québec Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Les Hugobjets, Maison de Victor Hugo, 8 avril-28 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des Fleurs du mal mis en scène par des juristes : lectures en conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.2011.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier-coller Baudelaire : fonctions de la citation littéraire sur les blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010-2, pp.147-153. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Les Orientales, Maison de Victor Hugo, 26 mars-4 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Proust, du temps perdu au temps retrouvé, Musée des Lettres et manuscrits, 15 avril-29 août 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Edvard Munch ou l'Anti-cri, Pinacothèque de Paris, 19 février-18 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Madame Bovary au cinéma » [sur Mary Donaldson-Evans, Madame Bovary at the movies, 2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (10), http://www.fabula.org/acta/document6002.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des corpus non littéraires à l'étude de la réception des œuvres littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equinoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald Morrison et Antoine Compagnon, Que reste-t-il de la culture française ?, suivi du Souci de la grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, https://www.nonfiction.fr/article-2230-donald-morrison-antoine-compagnon-la-culture-francaise-cadavre-exquis.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alfred Dreyfus, &amp;quot;Correspondance de l'île du diable&amp;quot;, éditée par Vincent Duclert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma fait à « Boule de suif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ce que le cinéma fait à la littérature (et réciproquement), 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Poètes d’aujourd’hui” et l’École de Rochefort : une tentative de patrimonialisation collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcela Scibiorska, Mathilde Labbé et David Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Une patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-231, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seghers, éditeur anthologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Linarès et Isabelle Diu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer en poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Otrante, p. 209-225, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Giboux; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, coll. "Littératures", pp.7-14, 2023, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmuer la poésie d’un autre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Labbé dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue. Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joca seria, pp.7-16, 2022, 978-2-84809-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour ou contre ? » - le patrimoine littéraire sur le ring dans Les Nouvelles littéraires (1935-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen; Guillaume Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête sur les enquêtes. Tableaux, parnasses, panoramas de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le manuscrit ou l’image du texte : fonctions du manuscrit reproduit dans les collections de monographies illustrées ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reproduction des textes et des images, dir. Philippe Kaenel et Kirsty Bell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill/Rodopi, 2022, coll. « Word &amp; Image Interactions »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’&amp;quot;Écrivains de toujours&amp;quot; aux &amp;quot;Contemporains&amp;quot;. Mort de l’auteur et mutations de l’iconographie aux Éditions du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Nicoli, F. Vallotton et Christine Rivalan-Guégo dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, formes et métissages de la collection éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.123-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réception des Journaux intimes de Baudelaire et de Pauvre Belgique ! : des Pensées de Baudelaire à la poésie d’un monde finissant (1887-2001) », dans Baudelaire : 150 ans, dir. Ioan Pop-Curseu, Editura Muzeul Literaturi Române, Bucarest, p. 65-82, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baudelaire : 150 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valentine de Saint-Point dans les histoires littéraires et les anthologies : enquête sur une éclipse », dans Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient, dir. Paul-André Claudel et Elodie Gaden, Rennes, PUR, coll. « Interférences », 2019, p. 285-300.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les poétesses de la Belle époque et l’histoire littéraire selon Seghers : Anna Akhmatova, Anna de Noailles, Gabriela Mistral et Marina Tsvetaïeva » (p. 189-205, 215-217 de l'ouvrage).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes poètes de la Belle Époque : heurs et malheurs d’un héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage local et concurrence commémorative : le cas de Jules Verne (1905-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Clémence Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaires, jubilés, commémorations, « toasts ». Les cortèges de la mémoire (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Baudelaire de Roland Barthes ou “la vérité emphatique du geste” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. José-Luis Diaz &amp; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, p. 211-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Baudelaire sans musée : la patrimonialisation en dehors de l’institution muséale », dans Quand les écrivains font leur musée, dir. Catherine Mayaux, Bruxelles, Peter Lang, 2017, p. 255-266.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la section &amp;quot;Radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et médium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782271092557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Haine de la poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. David Martens, Bart Van Den Bossche &amp; MDRN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1947. A Year in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.151-158, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de l’écrivain en Saint Jérôme : figurations du travail littéraire dans la collection “Écrivains de toujours” », dans L’Écrivain vu par la photographie, dir. J.-P. Montier, D. Martens & A. Reverseau, PU de Rennes, 2017, p. 245-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures de la critique d’art de Baudelaire de 1846 à nos jours », dans L’Œil de Baudelaire [catalogue d’exposition], dir. J. Farigoule et S. Guégan, Paris-Musées, 2016, p. 168-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Farigoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Œil de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine littéraire en poche : les collections de portraits illustrés d’écrivains en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 229-241, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Chers auditeurs”, “Cher Charles” : réception de l’œuvre de Charles Baudelaire à travers deux séries radiophoniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Reverseau, Anneliese Depoux, Céline Pardo, Nadja Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau monde éditions, p. 251-269, 2012, 9782847365276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout plaquer pour te lire&amp;quot;. Pierre Seghers poète, éditeur, lecteur&amp;quot; https://www.youtube.com/watch?v=IxsxDOHGe2o</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte de visite d'écrivain. Colloque des Invalides 2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Enriquez, Luca Di Gregorio, David Martens, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraternités poétiques et servitudes éditoriales. Hélène et René Guy Cadou édités par Seghers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire couple en littérature, de 1880 à nos jours. Sociohistoire, pratiques et représentations d’une institution littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Demoulin, Claire Ducournau, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la dédicace fait œuvre (de Robert Guiette à Emilie Noulet en passant par Pierre Seghers).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et numérique : enjeux institutionnels, scientifiques et sociétaux de la transmission des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Aucagne, Mathilde Labbé et Françoise Rubellin. Avec la collaboration d'Héloïse Paumard., Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir Poésie. Paratopie éditoriale et hybridations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie en revue XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Linarès, Adrien Cavallaro, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres et la mémoire du conflit. La nouvelle histoire littéraire de Françoise d’Eaubonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiennes et critiques de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Labbé &amp; Nathalie Grande, May 2024, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : conclusions et nouvelles pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, féminisme, genre, sexualités. Nouveaux enjeux dans les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR Héritages : Culture(s), Patrimoine(s), Création(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charenton-le-Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix au Panthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix aujourd’hui : sources et ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Le Bras; Laurence Campa, Jun 2023, Paris (Bibliothèque Nationale de France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des écrits sur l’art de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des préparateurs d’agrégation de la Société des études romantiques et dix-neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur « monumental » : heurs et malheurs de la mémoire littéraire dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hauts-lieux de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Clémence Régnier, Delphine Saurier, Apr 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument littéraire : enjeux patrimoniaux et touristiques de la mémoire des écrivains dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des espaces de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAER, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages posthumes de la République au poète national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Imbert, Pierre-Yves Boissau, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cadou-Poésie, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthology &amp; catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologies: the making of canons and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaultier Roux, Jun 2022, Taipei, virtual, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de la mémoire littéraire : du Souvenir littéraire (1909) à la Mémoire de lieux (1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fabrique du patrimoine littéraire à la fabrique littéraire des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau Patrimonialitté, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et couleurs du culte de l’écrivain : le fonds Rol (1904-1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’archive au numérique : enjeux de la transmission du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Rubellin, Julien Le Goff, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait de l’écrivain en pèlerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la promenade littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Diaz, Mathilde Labbé, Tom Wiliams, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Editer l’Etoile du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EVEille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Langues et Littératures Européennes, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde allait finir : échos tardifs de la vitupération baudelairienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le monde va finir » ! – Intempestivité de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Aurélie Leclercq, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’espace public fait au canon littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fabrique du patrimoine littéraire à la fabrique littéraire des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau Patrimonialitté, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités commémoratives : visualisation de réseaux littéraires transséculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les données : outils et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet REUSE, Mathilde Labbé, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments littéraires -Exploration numérique des traces matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale DAHLIA « Informatique et Humanités numériques : quelles problématiques pour quels domaines ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SERÉLIT : Le catalogue Seghers ou la réinvention de l’édition littéraire (1944-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données &amp;quot;Monuments littéraires&amp;quot; https://litep.huma-num.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Litep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer les écrivains, un rite républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémorer (hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages baudelairiens (1931-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris Sorbonne ( Paris IV), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA040184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Echiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Kheyar Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris université Denis Diderot, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du littéraire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études 2011 des Doctoriales de la SERD, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudelaire, moderne et mélancolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly, dandy anticonformiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits sur l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fleurs du Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Diaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Bourdieu, dir. Gisèle Sapiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire mondial des images, dir. Laurent Gervereau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Labbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Littérature française (XIXe-XXe s) à Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7940-2365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183257499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313575871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche :poésie française XIXe-XXIe siècles,sociologie de la littérature, en particulier réception et patrimonialisation des œuvres,constitution du canon littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique de la plateforme Huma-Num Loire (MSH Ange-Guépin / IR* Huma-Num)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibioska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un classique. Portrait de Malraux en écrivain de toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l’eau, A paraître, Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue : Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impressions nouvelles, 2019, 978-2-87449-704-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérarisation des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18.2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur ­l’histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 253 p., 2023, 4, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages territoriaux de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96 (96), 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fabrique collective du patrimoine littéraire (xixe-xxie siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 (1), 2016, Mémoires du livre / Studies in Book Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait et palimpseste : les images saturées de Roméo Mivekannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore « poète d’aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mélois : citationnite aiguë et potentialité de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pierre à l’édifice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18.2, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief21159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne rien en dire : ethos éditorial et appel au poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « principaux auteurs » aux écrivains méconnus : canon littéraire et effet collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la conférence de Jeanine Moulin « Marceline Desbordes-Valmore et la poésie féminine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, p. 173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne veut pas dire que les femmes ne devraient étudier que les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4-2023, pp.855-866. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Vazemsky : vers Victor Hugo (en passant par Batman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, p. 157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : réflexions liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.773-784. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du portrait d’écrivain : Jules Verne dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles lectures politiques de Jules et Michel Verne, dir. Christophe Reffait et Marie-Françoise Melmoux-Montaubin (Hors-série), p. 331-348. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14427-4.p.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous est un autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité de la commémoration : le milieu littéraire en représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le milieu littéraire et ses représentations, 44, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; ou la &amp;quot;forme collective&amp;quot; d’une &amp;quot;utopie singulière&amp;quot;. Entretien avec Bruno Doucey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1076735ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la fin forcément Baudelaire est vivant&amp;quot; : sacralisation poétique et retours de Baudelaire, d’un centenaire à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sous le double signe de Baudelaire et de Flaubert: traductions, adaptations, transpositions, Deuxième série (22), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.13087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Patrimonialisations de la littérature. Institutions, médiations, instrumentalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.11-28. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments de la nation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Narrations auctoriales dans l’espace public, 41, pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une France littéraire : ancrage, réception et création littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de réseaux littéraires non créatifs. L’expérience du projet &amp;quot;La littérature dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12722-2.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; (1944-2007) : collection d’anthologies, collection-anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070519ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Nécessité de procéder obliquement’: Shaping Michel Butor's Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2019.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire au centenaire des Fleurs du mal : Commémoration et lectures de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.74-86. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la commémoration des écrivains dans l’espace public : le projet « littérature et mémoire collective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et socialisme : des nouvelles du XIXe siècle par Florentine et Alexandre Lamarche-Ovize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.166-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schinwald : la peinture au chevet du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.158-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie déambulée : Agnès Varda et Yannick Bellon filment Baudelaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer le dernier voyage : Baudelaire 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Bellmer et Joë Bousquet face aux &amp;quot;Paradis artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier Charles Baudelaire, II, 65, pp.41-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slogan poétique et jouissance du texte. Des Hugobjets au château de Chasse-spleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel-Peter Witkin : photographe de tous les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées de poche : une fabrique collective du patrimoine littéraire (xixe-xxie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035759ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman maritime sous le crayon de Riff Reb's~: d'Edgar Poe à Perre Mac Orlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.172-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venger Baudelaire ? Une économie du sacrifice et de la dette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.177.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées : des sociabilités littéraires à la pluri-auctorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035767ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “choses qui ressurgissent” : Claire Tabouret, une peinture de la réminiscence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dialogue de l’écrivain et du critique : une étude de la pluri-auctorialité dans les collections &amp;quot;Poètes d’aujourd’hui&amp;quot; et &amp;quot;Écrivains de toujours&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Bandy de l'université Vanderbilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Bohèmes [à partir d’un entretien avec Sylvain Amic], Grand Palais, 26 septembre 2012-14 janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle (ex-Dix-neuvième siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Benveniste aux prises avec la « fantasque escrime » poétique : premières lectures de ses notes sur Baudelaire » [sur Ch. Laplantine, Émile Benveniste, l’inconscient et le poème, 2011, et Semen, n° 33, avril 2012 : « Les notes manuscrites de Benveniste sur la langue de Baudelaire », dir. J.-M. Adam et Ch. Laplantine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (7), http://www.fabula.org/acta/document8158.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature entre indignation et indignité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 778 (3), pp.208. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.778.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Fantin-Latour, Manet, Baudelaire : L’Hommage à Delacroix, Musée Delacroix, 7 décembre 2011-19 mars 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire, Rouault, Matisse : l'illustration performative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Québec Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Les Hugobjets, Maison de Victor Hugo, 8 avril-28 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des Fleurs du mal mis en scène par des juristes : lectures en conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.2011.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier-coller Baudelaire : fonctions de la citation littéraire sur les blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010-2, pp.147-153. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Proust, du temps perdu au temps retrouvé, Musée des Lettres et manuscrits, 15 avril-29 août 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Edvard Munch ou l'Anti-cri, Pinacothèque de Paris, 19 février-18 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Les Orientales, Maison de Victor Hugo, 26 mars-4 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Madame Bovary au cinéma » [sur Mary Donaldson-Evans, Madame Bovary at the movies, 2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (10), http://www.fabula.org/acta/document6002.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des corpus non littéraires à l'étude de la réception des œuvres littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equinoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald Morrison et Antoine Compagnon, Que reste-t-il de la culture française ?, suivi du Souci de la grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, https://www.nonfiction.fr/article-2230-donald-morrison-antoine-compagnon-la-culture-francaise-cadavre-exquis.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alfred Dreyfus, &amp;quot;Correspondance de l'île du diable&amp;quot;, éditée par Vincent Duclert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma fait à « Boule de suif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ce que le cinéma fait à la littérature (et réciproquement), 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule & Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Une patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-20, 2026, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Poètes d’aujourd’hui” et l’École de Rochefort : une tentative de patrimonialisation collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcela Scibiorska, Mathilde Labbé et David Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Une patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-231, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seghers, éditeur anthologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Linarès et Isabelle Diu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer en poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Otrante, p. 209-225, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Giboux; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, coll. "Littératures", pp.7-14, 2023, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour ou contre ? » - le patrimoine littéraire sur le ring dans Les Nouvelles littéraires (1935-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen; Guillaume Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête sur les enquêtes. Tableaux, parnasses, panoramas de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le manuscrit ou l’image du texte : fonctions du manuscrit reproduit dans les collections de monographies illustrées ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reproduction des textes et des images, dir. Philippe Kaenel et Kirsty Bell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill/Rodopi, 2022, coll. « Word &amp; Image Interactions »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmuer la poésie d’un autre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Labbé dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue. Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joca seria, pp.7-16, 2022, 978-2-84809-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’&amp;quot;Écrivains de toujours&amp;quot; aux &amp;quot;Contemporains&amp;quot;. Mort de l’auteur et mutations de l’iconographie aux Éditions du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Nicoli, F. Vallotton et Christine Rivalan-Guégo dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, formes et métissages de la collection éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.123-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réception des Journaux intimes de Baudelaire et de Pauvre Belgique ! : des Pensées de Baudelaire à la poésie d’un monde finissant (1887-2001) », dans Baudelaire : 150 ans, dir. Ioan Pop-Curseu, Editura Muzeul Literaturi Române, Bucarest, p. 65-82, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baudelaire : 150 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valentine de Saint-Point dans les histoires littéraires et les anthologies : enquête sur une éclipse », dans Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient, dir. Paul-André Claudel et Elodie Gaden, Rennes, PUR, coll. « Interférences », 2019, p. 285-300.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les poétesses de la Belle époque et l’histoire littéraire selon Seghers : Anna Akhmatova, Anna de Noailles, Gabriela Mistral et Marina Tsvetaïeva » (p. 189-205, 215-217 de l'ouvrage).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes poètes de la Belle Époque : heurs et malheurs d’un héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage local et concurrence commémorative : le cas de Jules Verne (1905-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Clémence Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaires, jubilés, commémorations, « toasts ». Les cortèges de la mémoire (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Baudelaire de Roland Barthes ou “la vérité emphatique du geste” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. José-Luis Diaz &amp; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, p. 211-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la section &amp;quot;Radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et médium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782271092557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Haine de la poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. David Martens, Bart Van Den Bossche &amp; MDRN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1947. A Year in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.151-158, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Baudelaire sans musée : la patrimonialisation en dehors de l’institution muséale », dans Quand les écrivains font leur musée, dir. Catherine Mayaux, Bruxelles, Peter Lang, 2017, p. 255-266.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de l’écrivain en Saint Jérôme : figurations du travail littéraire dans la collection “Écrivains de toujours” », dans L’Écrivain vu par la photographie, dir. J.-P. Montier, D. Martens & A. Reverseau, PU de Rennes, 2017, p. 245-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures de la critique d’art de Baudelaire de 1846 à nos jours », dans L’Œil de Baudelaire [catalogue d’exposition], dir. J. Farigoule et S. Guégan, Paris-Musées, 2016, p. 168-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Farigoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Œil de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine littéraire en poche : les collections de portraits illustrés d’écrivains en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 229-241, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Chers auditeurs”, “Cher Charles” : réception de l’œuvre de Charles Baudelaire à travers deux séries radiophoniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Reverseau, Anneliese Depoux, Céline Pardo, Nadja Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau monde éditions, p. 251-269, 2012, 9782847365276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout plaquer pour te lire&amp;quot;. Pierre Seghers poète, éditeur, lecteur&amp;quot; https://www.youtube.com/watch?v=IxsxDOHGe2o</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte de visite d'écrivain. Colloque des Invalides 2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Enriquez, Luca Di Gregorio, David Martens, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraternités poétiques et servitudes éditoriales. Hélène et René Guy Cadou édités par Seghers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire couple en littérature, de 1880 à nos jours. Sociohistoire, pratiques et représentations d’une institution littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Demoulin, Claire Ducournau, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la dédicace fait œuvre (de Robert Guiette à Emilie Noulet en passant par Pierre Seghers).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et numérique : enjeux institutionnels, scientifiques et sociétaux de la transmission des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Aucagne, Mathilde Labbé et Françoise Rubellin. Avec la collaboration d'Héloïse Paumard., Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir Poésie. Paratopie éditoriale et hybridations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie en revue XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Linarès, Adrien Cavallaro, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres et la mémoire du conflit. La nouvelle histoire littéraire de Françoise d’Eaubonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiennes et critiques de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Labbé &amp; Nathalie Grande, May 2024, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : conclusions et nouvelles pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, féminisme, genre, sexualités. Nouveaux enjeux dans les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR Héritages : Culture(s), Patrimoine(s), Création(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charenton-le-Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix au Panthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix aujourd’hui : sources et ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Le Bras; Laurence Campa, Jun 2023, Paris (Bibliothèque Nationale de France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des écrits sur l’art de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des préparateurs d’agrégation de la Société des études romantiques et dix-neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur « monumental » : heurs et malheurs de la mémoire littéraire dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hauts-lieux de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Clémence Régnier, Delphine Saurier, Apr 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument littéraire : enjeux patrimoniaux et touristiques de la mémoire des écrivains dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des espaces de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAER, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages posthumes de la République au poète national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Imbert, Pierre-Yves Boissau, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cadou-Poésie, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthology &amp; catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologies: the making of canons and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaultier Roux, Jun 2022, Taipei, virtual, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de la mémoire littéraire : du Souvenir littéraire (1909) à la Mémoire de lieux (1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fabrique du patrimoine littéraire à la fabrique littéraire des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau Patrimonialitté, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et couleurs du culte de l’écrivain : le fonds Rol (1904-1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’archive au numérique : enjeux de la transmission du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Rubellin, Julien Le Goff, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait de l’écrivain en pèlerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la promenade littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Diaz, Mathilde Labbé, Tom Wiliams, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Editer l’Etoile du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EVEille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Langues et Littératures Européennes, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde allait finir : échos tardifs de la vitupération baudelairienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le monde va finir » ! – Intempestivité de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Aurélie Leclercq, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’espace public fait au canon littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fabrique du patrimoine littéraire à la fabrique littéraire des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau Patrimonialitté, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités commémoratives : visualisation de réseaux littéraires transséculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les données : outils et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet REUSE, Mathilde Labbé, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments littéraires -Exploration numérique des traces matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale DAHLIA « Informatique et Humanités numériques : quelles problématiques pour quels domaines ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plugin Item Relations Network : visualiser des réseaux dans Omeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SERÉLIT : Le catalogue Seghers ou la réinvention de l’édition littéraire (1944-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données &amp;quot;Monuments littéraires&amp;quot; https://litep.huma-num.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Litep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer les écrivains, un rite républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémorer (hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages baudelairiens (1931-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris Sorbonne ( Paris IV), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA040184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Echiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Kheyar Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris université Denis Diderot, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du littéraire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études 2011 des Doctoriales de la SERD, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly, dandy anticonformiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudelaire, moderne et mélancolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits sur l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fleurs du Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Diaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Bourdieu, dir. Gisèle Sapiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire mondial des images, dir. Laurent Gervereau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="687F3460"/>
+    <w:nsid w:val="28E22B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-labbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183257499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313575871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibioska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Walter%20Benjamin%20ou%20les%20pouvoirs%20critiques%20de%20l%27image" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Livres/Fiche%20livre/jedemeuretavoixretenue.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibiorska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief21159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4r" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4.p.0331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DLW598XW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076735ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1906" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12722-2.p.0161" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070519ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2019.0260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059805ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035759ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.177.0048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035767ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035762ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.778.0208" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1600" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523626v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2057" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hypotheses.org/wp-content/blogs.dir/3676/files/2019/03/Labbe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241770v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866845v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564988v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578832v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578842v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578799v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Litep" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04998617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040184" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Echiffre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Kheyar Stibler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571978v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-labbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183257499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313575871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibioska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Walter%20Benjamin%20ou%20les%20pouvoirs%20critiques%20de%20l%27image" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Livres/Fiche%20livre/jedemeuretavoixretenue.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibiorska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6543" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1882" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief21159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4.p.0331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076735ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6572" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DLW598XW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1906" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12722-2.p.0161" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070519ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2019.0260" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059805ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035759ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.177.0048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035767ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035762ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.778.0208" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1600" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hypotheses.org/wp-content/blogs.dir/3676/files/2019/03/Labbe.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572116v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572079v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Litep" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04998617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040184" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Echiffre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Kheyar Stibler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571973v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>