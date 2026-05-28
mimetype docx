--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Labbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Littérature française (XIXe-XXe s) à Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7940-2365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183257499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313575871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche :poésie française XIXe-XXIe siècles,sociologie de la littérature, en particulier réception et patrimonialisation des œuvres,constitution du canon littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique de la plateforme Huma-Num Loire (MSH Ange-Guépin / IR* Huma-Num)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibioska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un classique. Portrait de Malraux en écrivain de toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l’eau, A paraître, Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue : Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impressions nouvelles, 2019, 978-2-87449-704-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérarisation des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18.2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur ­l’histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 253 p., 2023, 4, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages territoriaux de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96 (96), 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fabrique collective du patrimoine littéraire (xixe-xxie siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 (1), 2016, Mémoires du livre / Studies in Book Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait et palimpseste : les images saturées de Roméo Mivekannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore « poète d’aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mélois : citationnite aiguë et potentialité de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pierre à l’édifice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18.2, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief21159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne rien en dire : ethos éditorial et appel au poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « principaux auteurs » aux écrivains méconnus : canon littéraire et effet collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la conférence de Jeanine Moulin « Marceline Desbordes-Valmore et la poésie féminine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, p. 173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne veut pas dire que les femmes ne devraient étudier que les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4-2023, pp.855-866. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Vazemsky : vers Victor Hugo (en passant par Batman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, p. 157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : réflexions liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.773-784. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du portrait d’écrivain : Jules Verne dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles lectures politiques de Jules et Michel Verne, dir. Christophe Reffait et Marie-Françoise Melmoux-Montaubin (Hors-série), p. 331-348. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14427-4.p.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous est un autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité de la commémoration : le milieu littéraire en représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le milieu littéraire et ses représentations, 44, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; ou la &amp;quot;forme collective&amp;quot; d’une &amp;quot;utopie singulière&amp;quot;. Entretien avec Bruno Doucey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1076735ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la fin forcément Baudelaire est vivant&amp;quot; : sacralisation poétique et retours de Baudelaire, d’un centenaire à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sous le double signe de Baudelaire et de Flaubert: traductions, adaptations, transpositions, Deuxième série (22), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.13087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Patrimonialisations de la littérature. Institutions, médiations, instrumentalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.11-28. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments de la nation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Narrations auctoriales dans l’espace public, 41, pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une France littéraire : ancrage, réception et création littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de réseaux littéraires non créatifs. L’expérience du projet &amp;quot;La littérature dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12722-2.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; (1944-2007) : collection d’anthologies, collection-anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070519ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Nécessité de procéder obliquement’: Shaping Michel Butor's Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2019.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire au centenaire des Fleurs du mal : Commémoration et lectures de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.74-86. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la commémoration des écrivains dans l’espace public : le projet « littérature et mémoire collective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et socialisme : des nouvelles du XIXe siècle par Florentine et Alexandre Lamarche-Ovize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.166-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schinwald : la peinture au chevet du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.158-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie déambulée : Agnès Varda et Yannick Bellon filment Baudelaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer le dernier voyage : Baudelaire 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Bellmer et Joë Bousquet face aux &amp;quot;Paradis artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier Charles Baudelaire, II, 65, pp.41-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slogan poétique et jouissance du texte. Des Hugobjets au château de Chasse-spleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel-Peter Witkin : photographe de tous les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées de poche : une fabrique collective du patrimoine littéraire (xixe-xxie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035759ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman maritime sous le crayon de Riff Reb's~: d'Edgar Poe à Perre Mac Orlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.172-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venger Baudelaire ? Une économie du sacrifice et de la dette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.177.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées : des sociabilités littéraires à la pluri-auctorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035767ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “choses qui ressurgissent” : Claire Tabouret, une peinture de la réminiscence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dialogue de l’écrivain et du critique : une étude de la pluri-auctorialité dans les collections &amp;quot;Poètes d’aujourd’hui&amp;quot; et &amp;quot;Écrivains de toujours&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Bandy de l'université Vanderbilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Bohèmes [à partir d’un entretien avec Sylvain Amic], Grand Palais, 26 septembre 2012-14 janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle (ex-Dix-neuvième siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Benveniste aux prises avec la « fantasque escrime » poétique : premières lectures de ses notes sur Baudelaire » [sur Ch. Laplantine, Émile Benveniste, l’inconscient et le poème, 2011, et Semen, n° 33, avril 2012 : « Les notes manuscrites de Benveniste sur la langue de Baudelaire », dir. J.-M. Adam et Ch. Laplantine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (7), http://www.fabula.org/acta/document8158.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature entre indignation et indignité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 778 (3), pp.208. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.778.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Fantin-Latour, Manet, Baudelaire : L’Hommage à Delacroix, Musée Delacroix, 7 décembre 2011-19 mars 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire, Rouault, Matisse : l'illustration performative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Québec Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Les Hugobjets, Maison de Victor Hugo, 8 avril-28 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des Fleurs du mal mis en scène par des juristes : lectures en conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.2011.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier-coller Baudelaire : fonctions de la citation littéraire sur les blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010-2, pp.147-153. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Proust, du temps perdu au temps retrouvé, Musée des Lettres et manuscrits, 15 avril-29 août 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Edvard Munch ou l'Anti-cri, Pinacothèque de Paris, 19 février-18 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Les Orientales, Maison de Victor Hugo, 26 mars-4 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Madame Bovary au cinéma » [sur Mary Donaldson-Evans, Madame Bovary at the movies, 2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (10), http://www.fabula.org/acta/document6002.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des corpus non littéraires à l'étude de la réception des œuvres littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equinoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald Morrison et Antoine Compagnon, Que reste-t-il de la culture française ?, suivi du Souci de la grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, https://www.nonfiction.fr/article-2230-donald-morrison-antoine-compagnon-la-culture-francaise-cadavre-exquis.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alfred Dreyfus, &amp;quot;Correspondance de l'île du diable&amp;quot;, éditée par Vincent Duclert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma fait à « Boule de suif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ce que le cinéma fait à la littérature (et réciproquement), 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule & Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Une patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-20, 2026, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Poètes d’aujourd’hui” et l’École de Rochefort : une tentative de patrimonialisation collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcela Scibiorska, Mathilde Labbé et David Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Une patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-231, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seghers, éditeur anthologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Linarès et Isabelle Diu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer en poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Otrante, p. 209-225, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Giboux; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, coll. "Littératures", pp.7-14, 2023, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour ou contre ? » - le patrimoine littéraire sur le ring dans Les Nouvelles littéraires (1935-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen; Guillaume Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête sur les enquêtes. Tableaux, parnasses, panoramas de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le manuscrit ou l’image du texte : fonctions du manuscrit reproduit dans les collections de monographies illustrées ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reproduction des textes et des images, dir. Philippe Kaenel et Kirsty Bell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill/Rodopi, 2022, coll. « Word &amp; Image Interactions »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmuer la poésie d’un autre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Labbé dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue. Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joca seria, pp.7-16, 2022, 978-2-84809-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’&amp;quot;Écrivains de toujours&amp;quot; aux &amp;quot;Contemporains&amp;quot;. Mort de l’auteur et mutations de l’iconographie aux Éditions du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Nicoli, F. Vallotton et Christine Rivalan-Guégo dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, formes et métissages de la collection éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.123-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réception des Journaux intimes de Baudelaire et de Pauvre Belgique ! : des Pensées de Baudelaire à la poésie d’un monde finissant (1887-2001) », dans Baudelaire : 150 ans, dir. Ioan Pop-Curseu, Editura Muzeul Literaturi Române, Bucarest, p. 65-82, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baudelaire : 150 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valentine de Saint-Point dans les histoires littéraires et les anthologies : enquête sur une éclipse », dans Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient, dir. Paul-André Claudel et Elodie Gaden, Rennes, PUR, coll. « Interférences », 2019, p. 285-300.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les poétesses de la Belle époque et l’histoire littéraire selon Seghers : Anna Akhmatova, Anna de Noailles, Gabriela Mistral et Marina Tsvetaïeva » (p. 189-205, 215-217 de l'ouvrage).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes poètes de la Belle Époque : heurs et malheurs d’un héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage local et concurrence commémorative : le cas de Jules Verne (1905-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Clémence Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaires, jubilés, commémorations, « toasts ». Les cortèges de la mémoire (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Baudelaire de Roland Barthes ou “la vérité emphatique du geste” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. José-Luis Diaz &amp; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, p. 211-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la section &amp;quot;Radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et médium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782271092557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Haine de la poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. David Martens, Bart Van Den Bossche &amp; MDRN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1947. A Year in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.151-158, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Baudelaire sans musée : la patrimonialisation en dehors de l’institution muséale », dans Quand les écrivains font leur musée, dir. Catherine Mayaux, Bruxelles, Peter Lang, 2017, p. 255-266.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de l’écrivain en Saint Jérôme : figurations du travail littéraire dans la collection “Écrivains de toujours” », dans L’Écrivain vu par la photographie, dir. J.-P. Montier, D. Martens & A. Reverseau, PU de Rennes, 2017, p. 245-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures de la critique d’art de Baudelaire de 1846 à nos jours », dans L’Œil de Baudelaire [catalogue d’exposition], dir. J. Farigoule et S. Guégan, Paris-Musées, 2016, p. 168-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Farigoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Œil de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine littéraire en poche : les collections de portraits illustrés d’écrivains en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 229-241, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Chers auditeurs”, “Cher Charles” : réception de l’œuvre de Charles Baudelaire à travers deux séries radiophoniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Reverseau, Anneliese Depoux, Céline Pardo, Nadja Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau monde éditions, p. 251-269, 2012, 9782847365276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout plaquer pour te lire&amp;quot;. Pierre Seghers poète, éditeur, lecteur&amp;quot; https://www.youtube.com/watch?v=IxsxDOHGe2o</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte de visite d'écrivain. Colloque des Invalides 2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Enriquez, Luca Di Gregorio, David Martens, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraternités poétiques et servitudes éditoriales. Hélène et René Guy Cadou édités par Seghers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire couple en littérature, de 1880 à nos jours. Sociohistoire, pratiques et représentations d’une institution littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Demoulin, Claire Ducournau, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la dédicace fait œuvre (de Robert Guiette à Emilie Noulet en passant par Pierre Seghers).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et numérique : enjeux institutionnels, scientifiques et sociétaux de la transmission des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Aucagne, Mathilde Labbé et Françoise Rubellin. Avec la collaboration d'Héloïse Paumard., Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir Poésie. Paratopie éditoriale et hybridations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie en revue XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Linarès, Adrien Cavallaro, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres et la mémoire du conflit. La nouvelle histoire littéraire de Françoise d’Eaubonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiennes et critiques de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Labbé &amp; Nathalie Grande, May 2024, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : conclusions et nouvelles pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, féminisme, genre, sexualités. Nouveaux enjeux dans les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR Héritages : Culture(s), Patrimoine(s), Création(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charenton-le-Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix au Panthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix aujourd’hui : sources et ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Le Bras; Laurence Campa, Jun 2023, Paris (Bibliothèque Nationale de France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des écrits sur l’art de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des préparateurs d’agrégation de la Société des études romantiques et dix-neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur « monumental » : heurs et malheurs de la mémoire littéraire dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hauts-lieux de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Clémence Régnier, Delphine Saurier, Apr 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument littéraire : enjeux patrimoniaux et touristiques de la mémoire des écrivains dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des espaces de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAER, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages posthumes de la République au poète national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Imbert, Pierre-Yves Boissau, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cadou-Poésie, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthology &amp; catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologies: the making of canons and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaultier Roux, Jun 2022, Taipei, virtual, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de la mémoire littéraire : du Souvenir littéraire (1909) à la Mémoire de lieux (1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fabrique du patrimoine littéraire à la fabrique littéraire des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau Patrimonialitté, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et couleurs du culte de l’écrivain : le fonds Rol (1904-1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’archive au numérique : enjeux de la transmission du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Rubellin, Julien Le Goff, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait de l’écrivain en pèlerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la promenade littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Diaz, Mathilde Labbé, Tom Wiliams, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Editer l’Etoile du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EVEille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Langues et Littératures Européennes, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde allait finir : échos tardifs de la vitupération baudelairienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le monde va finir » ! – Intempestivité de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Aurélie Leclercq, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’espace public fait au canon littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fabrique du patrimoine littéraire à la fabrique littéraire des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau Patrimonialitté, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités commémoratives : visualisation de réseaux littéraires transséculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les données : outils et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet REUSE, Mathilde Labbé, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments littéraires -Exploration numérique des traces matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale DAHLIA « Informatique et Humanités numériques : quelles problématiques pour quels domaines ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plugin Item Relations Network : visualiser des réseaux dans Omeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SERÉLIT : Le catalogue Seghers ou la réinvention de l’édition littéraire (1944-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données &amp;quot;Monuments littéraires&amp;quot; https://litep.huma-num.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Litep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer les écrivains, un rite républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémorer (hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages baudelairiens (1931-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris Sorbonne ( Paris IV), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA040184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Echiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Kheyar Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris université Denis Diderot, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du littéraire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études 2011 des Doctoriales de la SERD, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly, dandy anticonformiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudelaire, moderne et mélancolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits sur l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fleurs du Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Diaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Bourdieu, dir. Gisèle Sapiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire mondial des images, dir. Laurent Gervereau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Labbé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Littérature française (XIXe-XXe s) à Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7940-2365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183257499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313575871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche :poésie française XIXe-XXIe siècles,sociologie de la littérature, en particulier réception et patrimonialisation des œuvres,constitution du canon littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique de la plateforme Huma-Num Loire (MSH Ange-Guépin / IR* Huma-Num)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un classique. Portrait de Malraux en écrivain de toujours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l’eau, A paraître, Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibioska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Littératures, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue : Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impressions nouvelles, 2019, 978-2-87449-704-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérarisation des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18.2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur ­l’histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 253 p., 2023, 4, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2021, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages territoriaux de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96 (96), 2020, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fabrique collective du patrimoine littéraire (xixe-xxie siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 (1), 2016, Mémoires du livre / Studies in Book Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait et palimpseste : les images saturées de Roméo Mivekannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la conférence de Jeanine Moulin « Marceline Desbordes-Valmore et la poésie féminine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, p. 173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore « poète d’aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Mélois : citationnite aiguë et potentialité de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pierre à l’édifice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18.2, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief21159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne rien en dire : ethos éditorial et appel au poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « principaux auteurs » aux écrivains méconnus : canon littéraire et effet collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne veut pas dire que les femmes ne devraient étudier que les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4-2023, pp.855-866. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Vazemsky : vers Victor Hugo (en passant par Batman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, p. 157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : réflexions liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.773-784. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité de la commémoration : le milieu littéraire en représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le milieu littéraire et ses représentations, 44, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du portrait d’écrivain : Jules Verne dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles lectures politiques de Jules et Michel Verne, dir. Christophe Reffait et Marie-Françoise Melmoux-Montaubin (Hors-série), p. 331-348. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14427-4.p.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous est un autre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Patrimonialisations de la littérature. Institutions, médiations, instrumentalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.11-28. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; ou la &amp;quot;forme collective&amp;quot; d’une &amp;quot;utopie singulière&amp;quot;. Entretien avec Bruno Doucey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1076735ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la fin forcément Baudelaire est vivant&amp;quot; : sacralisation poétique et retours de Baudelaire, d’un centenaire à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sous le double signe de Baudelaire et de Flaubert: traductions, adaptations, transpositions, Deuxième série (22), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.13087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments de la nation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Narrations auctoriales dans l’espace public, 41, pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de réseaux littéraires non créatifs. L’expérience du projet &amp;quot;La littérature dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12722-2.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes d’aujourd’hui&amp;quot; (1944-2007) : collection d’anthologies, collection-anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070519ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une France littéraire : ancrage, réception et création littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Nécessité de procéder obliquement’: Shaping Michel Butor's Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2019.0260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire au centenaire des Fleurs du mal : Commémoration et lectures de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.74-86. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2018.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la commémoration des écrivains dans l’espace public : le projet « littérature et mémoire collective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et socialisme : des nouvelles du XIXe siècle par Florentine et Alexandre Lamarche-Ovize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.166-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer le dernier voyage : Baudelaire 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie déambulée : Agnès Varda et Yannick Bellon filment Baudelaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1059805ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schinwald : la peinture au chevet du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.158-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées de poche : une fabrique collective du patrimoine littéraire (xixe-xxie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035759ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman maritime sous le crayon de Riff Reb's~: d'Edgar Poe à Perre Mac Orlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.172-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Bellmer et Joë Bousquet face aux &amp;quot;Paradis artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier Charles Baudelaire, II, 65, pp.41-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slogan poétique et jouissance du texte. Des Hugobjets au château de Chasse-spleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel-Peter Witkin : photographe de tous les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venger Baudelaire ? Une économie du sacrifice et de la dette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.177.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de monographies illustrées : des sociabilités littéraires à la pluri-auctorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035767ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “choses qui ressurgissent” : Claire Tabouret, une peinture de la réminiscence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dialogue de l’écrivain et du critique : une étude de la pluri-auctorialité dans les collections &amp;quot;Poètes d’aujourd’hui&amp;quot; et &amp;quot;Écrivains de toujours&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035762ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Bandy de l'université Vanderbilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Bohèmes [à partir d’un entretien avec Sylvain Amic], Grand Palais, 26 septembre 2012-14 janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle (ex-Dix-neuvième siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Benveniste aux prises avec la « fantasque escrime » poétique : premières lectures de ses notes sur Baudelaire » [sur Ch. Laplantine, Émile Benveniste, l’inconscient et le poème, 2011, et Semen, n° 33, avril 2012 : « Les notes manuscrites de Benveniste sur la langue de Baudelaire », dir. J.-M. Adam et Ch. Laplantine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (7), http://www.fabula.org/acta/document8158.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Fantin-Latour, Manet, Baudelaire : L’Hommage à Delacroix, Musée Delacroix, 7 décembre 2011-19 mars 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature entre indignation et indignité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 778 (3), pp.208. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.778.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès des Fleurs du mal mis en scène par des juristes : lectures en conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.2011.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire, Rouault, Matisse : l'illustration performative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Québec Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Les Hugobjets, Maison de Victor Hugo, 8 avril-28 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier-coller Baudelaire : fonctions de la citation littéraire sur les blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010-2, pp.147-153. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Les Orientales, Maison de Victor Hugo, 26 mars-4 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Proust, du temps perdu au temps retrouvé, Musée des Lettres et manuscrits, 15 avril-29 août 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition Edvard Munch ou l'Anti-cri, Pinacothèque de Paris, 19 février-18 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Neuvième Siècle, Bulletin de la Société des Études Romantiques et Dix-Neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Madame Bovary au cinéma » [sur Mary Donaldson-Evans, Madame Bovary at the movies, 2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (10), http://www.fabula.org/acta/document6002.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des corpus non littéraires à l'étude de la réception des œuvres littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equinoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald Morrison et Antoine Compagnon, Que reste-t-il de la culture française ?, suivi du Souci de la grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, https://www.nonfiction.fr/article-2230-donald-morrison-antoine-compagnon-la-culture-francaise-cadavre-exquis.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alfred Dreyfus, &amp;quot;Correspondance de l'île du diable&amp;quot;, éditée par Vincent Duclert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le cinéma fait à « Boule de suif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ce que le cinéma fait à la littérature (et réciproquement), 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Poètes d’aujourd’hui” et l’École de Rochefort : une tentative de patrimonialisation collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcela Scibiorska, Mathilde Labbé et David Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Une patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-231, A paraître, La Licorne, 979-10-413-0562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule & Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Scibiorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Une patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-20, 2026, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seghers, éditeur anthologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Linarès et Isabelle Diu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer en poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Otrante, p. 209-225, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Giboux; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walter Benjamin ou les pouvoirs critiques de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, coll. "Littératures", pp.7-14, 2023, 978-2-38377-099-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmuer la poésie d’un autre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Labbé dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je demeure ta voix retenue. Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joca seria, pp.7-16, 2022, 978-2-84809-366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour ou contre ? » - le patrimoine littéraire sur le ring dans Les Nouvelles littéraires (1935-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen; Guillaume Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête sur les enquêtes. Tableaux, parnasses, panoramas de l’histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le manuscrit ou l’image du texte : fonctions du manuscrit reproduit dans les collections de monographies illustrées ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reproduction des textes et des images, dir. Philippe Kaenel et Kirsty Bell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill/Rodopi, 2022, coll. « Word &amp; Image Interactions »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’&amp;quot;Écrivains de toujours&amp;quot; aux &amp;quot;Contemporains&amp;quot;. Mort de l’auteur et mutations de l’iconographie aux Éditions du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Nicoli, F. Vallotton et Christine Rivalan-Guégo dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, formes et métissages de la collection éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.123-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Baudelaire de Roland Barthes ou “la vérité emphatique du geste” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. José-Luis Diaz &amp; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, p. 211-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réception des Journaux intimes de Baudelaire et de Pauvre Belgique ! : des Pensées de Baudelaire à la poésie d’un monde finissant (1887-2001) », dans Baudelaire : 150 ans, dir. Ioan Pop-Curseu, Editura Muzeul Literaturi Române, Bucarest, p. 65-82, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baudelaire : 150 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valentine de Saint-Point dans les histoires littéraires et les anthologies : enquête sur une éclipse », dans Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient, dir. Paul-André Claudel et Elodie Gaden, Rennes, PUR, coll. « Interférences », 2019, p. 285-300.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l’avant-garde à l’appel de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les poétesses de la Belle époque et l’histoire littéraire selon Seghers : Anna Akhmatova, Anna de Noailles, Gabriela Mistral et Marina Tsvetaïeva » (p. 189-205, 215-217 de l'ouvrage).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes poètes de la Belle Époque : heurs et malheurs d’un héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage local et concurrence commémorative : le cas de Jules Verne (1905-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Clémence Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaires, jubilés, commémorations, « toasts ». Les cortèges de la mémoire (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Baudelaire sans musée : la patrimonialisation en dehors de l’institution muséale », dans Quand les écrivains font leur musée, dir. Catherine Mayaux, Bruxelles, Peter Lang, 2017, p. 255-266.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la section &amp;quot;Radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et médium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782271092557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Haine de la poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. David Martens, Bart Van Den Bossche &amp; MDRN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1947. A Year in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.151-158, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de l’écrivain en Saint Jérôme : figurations du travail littéraire dans la collection “Écrivains de toujours” », dans L’Écrivain vu par la photographie, dir. J.-P. Montier, D. Martens & A. Reverseau, PU de Rennes, 2017, p. 245-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lectures de la critique d’art de Baudelaire de 1846 à nos jours », dans L’Œil de Baudelaire [catalogue d’exposition], dir. J. Farigoule et S. Guégan, Paris-Musées, 2016, p. 168-173.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Farigoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Œil de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine littéraire en poche : les collections de portraits illustrés d’écrivains en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique et medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 229-241, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Chers auditeurs”, “Cher Charles” : réception de l’œuvre de Charles Baudelaire à travers deux séries radiophoniques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Reverseau, Anneliese Depoux, Céline Pardo, Nadja Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau monde éditions, p. 251-269, 2012, 9782847365276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout plaquer pour te lire&amp;quot;. Pierre Seghers poète, éditeur, lecteur&amp;quot; https://www.youtube.com/watch?v=IxsxDOHGe2o</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte de visite d'écrivain. Colloque des Invalides 2.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Enriquez, Luca Di Gregorio, David Martens, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir Poésie. Paratopie éditoriale et hybridations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie en revue XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Linarès, Adrien Cavallaro, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraternités poétiques et servitudes éditoriales. Hélène et René Guy Cadou édités par Seghers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire couple en littérature, de 1880 à nos jours. Sociohistoire, pratiques et représentations d’une institution littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Demoulin, Claire Ducournau, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la dédicace fait œuvre (de Robert Guiette à Emilie Noulet en passant par Pierre Seghers).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et numérique : enjeux institutionnels, scientifiques et sociétaux de la transmission des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Aucagne, Mathilde Labbé et Françoise Rubellin. Avec la collaboration d'Héloïse Paumard., Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres et la mémoire du conflit. La nouvelle histoire littéraire de Françoise d’Eaubonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiennes et critiques de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Labbé &amp; Nathalie Grande, May 2024, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de femmes sur l’histoire littéraire : conclusions et nouvelles pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, féminisme, genre, sexualités. Nouveaux enjeux dans les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisations de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR Héritages : Culture(s), Patrimoine(s), Création(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charenton-le-Pont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix au Panthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurice Genevoix aujourd’hui : sources et ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Le Bras; Laurence Campa, Jun 2023, Paris (Bibliothèque Nationale de France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception des écrits sur l’art de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des préparateurs d’agrégation de la Société des études romantiques et dix-neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auteur « monumental » : heurs et malheurs de la mémoire littéraire dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hauts-lieux de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Clémence Régnier, Delphine Saurier, Apr 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument littéraire : enjeux patrimoniaux et touristiques de la mémoire des écrivains dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des espaces de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAER, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages posthumes de la République au poète national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Imbert, Pierre-Yves Boissau, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer Hélène et René Guy Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hélène et René Guy Cadou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cadou-Poésie, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthology &amp; catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologies: the making of canons and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaultier Roux, Jun 2022, Taipei, virtual, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de la mémoire littéraire : du Souvenir littéraire (1909) à la Mémoire de lieux (1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fabrique du patrimoine littéraire à la fabrique littéraire des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau Patrimonialitté, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et couleurs du culte de l’écrivain : le fonds Rol (1904-1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’archive au numérique : enjeux de la transmission du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Rubellin, Julien Le Goff, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités commémoratives : visualisation de réseaux littéraires transséculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les données : outils et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet REUSE, Mathilde Labbé, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoportrait de l’écrivain en pèlerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la promenade littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Diaz, Mathilde Labbé, Tom Wiliams, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Editer l’Etoile du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EVEille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Langues et Littératures Européennes, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde allait finir : échos tardifs de la vitupération baudelairienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le monde va finir » ! – Intempestivité de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris, Aurélie Leclercq, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’espace public fait au canon littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fabrique du patrimoine littéraire à la fabrique littéraire des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau Patrimonialitté, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments littéraires -Exploration numérique des traces matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale DAHLIA « Informatique et Humanités numériques : quelles problématiques pour quels domaines ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plugin Item Relations Network : visualiser des réseaux dans Omeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SERÉLIT : Le catalogue Seghers ou la réinvention de l’édition littéraire (1944-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données &amp;quot;Monuments littéraires&amp;quot; https://litep.huma-num.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Litep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer les écrivains, un rite républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémorer (hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages baudelairiens (1931-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris Sorbonne ( Paris IV), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA040184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Feuillebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Echiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Kheyar Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’idéal veut dire : définitions et usages de l’idéalisme au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris université Denis Diderot, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du littéraire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études 2011 des Doctoriales de la SERD, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudelaire, moderne et mélancolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbey d’Aurevilly, dandy anticonformiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits sur l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fleurs du Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Diaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels de la BnF, XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Bourdieu, dir. Gisèle Sapiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire mondial des images, dir. Laurent Gervereau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28E22B4B"/>
+    <w:nsid w:val="458F2BE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-labbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183257499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313575871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibioska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Walter%20Benjamin%20ou%20les%20pouvoirs%20critiques%20de%20l%27image" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Livres/Fiche%20livre/jedemeuretavoixretenue.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibiorska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6543" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1882" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief21159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4.p.0331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076735ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6572" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DLW598XW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1906" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12722-2.p.0161" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070519ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2019.0260" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059805ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035759ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.177.0048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035767ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035762ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.778.0208" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1600" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hypotheses.org/wp-content/blogs.dir/3676/files/2019/03/Labbe.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565551v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572116v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572079v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Litep" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04998617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040184" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Echiffre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Kheyar Stibler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571973v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-labbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7940-2365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183257499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313575871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-ange-guepin.univ-nantes.fr/laccompagnement-a-la-recherche/huma-num-loire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589254v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labb&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibioska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10672/collectionner-les-ecrivains" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Walter%20Benjamin%20ou%20les%20pouvoirs%20critiques%20de%20l%27image" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Livres/Fiche%20livre/jedemeuretavoixretenue.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Scibiorska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1882" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief21159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4r" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4.p.0331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DLW598XW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076735ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12722-2.p.0161" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070519ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1906" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2019.0260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2018.0006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523545v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059805ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03233829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035759ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.177.0048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035767ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035762ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.778.0208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1600" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567515v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533441v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241766v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523670v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hypotheses.org/wp-content/blogs.dir/3676/files/2019/03/Labbe.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578925v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565551v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786547v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572068v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585712v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434985v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Litep" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04998617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040184" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Echiffre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jeannerod" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Kheyar Stibler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>