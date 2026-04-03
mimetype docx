--- v0 (2026-03-04)
+++ v1 (2026-04-03)
@@ -201,260 +201,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Jeunes générations à l’ère du numérique : une lecture psychosociale » ?</w:t>
+                <w:t xml:space="preserve">Étude exploratoire des représentations sociales d'une « personne au régime » par le biais de dessins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours avenir et IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Ploufragan, France</w:t>
+              <w:t xml:space="preserve">Colloque international des représentations sociales (CIRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323308v1</w:t>
+                <w:t xml:space="preserve">hal-05159072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est mâle de manger de la viande ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Jeunes générations à l’ère du numérique : une lecture psychosociale » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des représentations sociales (CIRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, BREST, France</w:t>
+              <w:t xml:space="preserve">Parcours avenir et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159081v1</w:t>
+                <w:t xml:space="preserve">hal-05323308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire des représentations sociales d'une « personne au régime » par le biais de dessins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C'est mâle de manger de la viande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mocaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des représentations sociales (CIRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05159072v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les normes</w:t>
               </w:r>
@@ -509,51 +509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales du risque comme facteur de positionnement des collectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -630,51 +630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde - Influences des formes de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mocaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude en psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, BREST (29), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -693,191 +693,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 nuances de clichés – Au-delà des stéréotypes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des effets de genre impliqués dans les représentations sociales du régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pint Of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">13th International Conférence On Social Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958818v1</w:t>
+                <w:t xml:space="preserve">hal-03915381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets de genre impliqués dans les représentations sociales du régime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">50 nuances de clichés – Au-delà des stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conférence On Social Représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Pint Of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915381v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1462,51 +1462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iramuteq, une approche statistique textuelle instrumentée des corpus qualitatifs et quantitatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1693,51 +1693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tr&#233;hin-Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genetay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mocaer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05030615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bellemare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lemonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Keribin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacob Alby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03591273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tr&#233;hin-Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genetay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323308v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mocaer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05030615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bellemare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lemonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Keribin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacob Alby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03591273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>