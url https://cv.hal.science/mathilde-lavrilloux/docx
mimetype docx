--- v1 (2026-04-03)
+++ v2 (2026-05-17)
@@ -72,1481 +72,1607 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir dans le regard des autres : apports psychosociologiques sur le well-aging et la beauté</w:t>
+                <w:t xml:space="preserve">Les représentations sociales du corps des femmes âgées dans la presse : une analyse thématique des titres incluant l’expression ‘‘trop vieille’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Genetay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">U Cosmetics</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Colloque international : Vieillir au féminin : intimes vulnérabilités et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Guingamp, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532555v1</w:t>
-[...655 lines deleted...]
-                <w:t xml:space="preserve">hal-01958818v1</w:t>
+                <w:t xml:space="preserve">hal-05596379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’envers des mots » : Véganisme</w:t>
+                <w:t xml:space="preserve">Vieillir dans le regard des autres : apports psychosociologiques sur le well-aging et la beauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tréhin-Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genetay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04671553v1</w:t>
+              <w:t xml:space="preserve">U Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO Guingamp, Mar 2026, Guingamp, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au corps et normes de minceur au prisme du genre : quels enjeux ?</w:t>
+                <w:t xml:space="preserve">Étude exploratoire des représentations sociales d'une « personne au régime » par le biais de dessins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03915353v1</w:t>
+              <w:t xml:space="preserve">Colloque international des représentations sociales (CIRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, BREST, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anorexie mentale et période périnatale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Jeunes générations à l’ère du numérique : une lecture psychosociale » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04472776v1</w:t>
+              <w:t xml:space="preserve">Parcours avenir et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ploufragan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être, se penser et se dire « au régime », une affaire de femmes et non d’hommes ? Étude des représentations impliquées dans la description et la nomination des pratiques de contrôle alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C'est mâle de manger de la viande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mocaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03915358v1</w:t>
+              <w:t xml:space="preserve">Colloque international des représentations sociales (CIRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, BREST, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le régime : une affaire de femme et non d’homme ? Influence des représentations sociales sur la description et la nomination des pratiques de contrôle alimentaire</w:t>
+                <w:t xml:space="preserve">Regards croisés sur les normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03915355v1</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les normes (14h00-18h00).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de l'équipe de recherche 2S2T, Apr 2024, Guingamp, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales du risque comme facteur de positionnement des collectivités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mocaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">91e Congrès annuel de l’ACFAS, « Mobiliser les savoirs en français », Session ARICO : "Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - Influences des formes de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mocaer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude en psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, BREST (29), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des effets de genre impliqués dans les représentations sociales du régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conférence On Social Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 nuances de clichés – Au-delà des stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pint Of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être, se penser et se dire « au régime », une affaire de femmes et non d’hommes ? : Étude des représentations impliquées dans la description et la nomination des pratiques de contrôle alimentaire</w:t>
+                <w:t xml:space="preserve">« L’envers des mots » : Véganisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychologie. Université de Bretagne occidentale - Brest, 2021. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-03591273v1</w:t>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport au corps et normes de minceur au prisme du genre : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (580), pp.119-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anorexie mentale et période périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (881), pp.34-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être, se penser et se dire « au régime », une affaire de femmes et non d’hommes ? Étude des représentations impliquées dans la description et la nomination des pratiques de contrôle alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime : une affaire de femme et non d’homme ? Influence des représentations sociales sur la description et la nomination des pratiques de contrôle alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être, se penser et se dire « au régime », une affaire de femmes et non d’hommes ? : Étude des représentations impliquées dans la description et la nomination des pratiques de contrôle alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie. Université de Bretagne occidentale - Brest, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021BRES0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03591273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iramuteq, une approche statistique textuelle instrumentée des corpus qualitatifs et quantitatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1693,51 +1819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tr&#233;hin-Lalanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genetay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323308v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mocaer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05030615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bellemare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lemonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Keribin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacob Alby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03591273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tr&#233;hin-Lalanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genetay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159072v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mocaer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05030615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bellemare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lemonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Keribin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacob Alby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03591273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>