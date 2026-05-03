--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -301,386 +301,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Héroïnes romantiques. Repenser les imaginaires collectifs d’un modèle féminin sacrifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.169-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition Femmes célèbres du XIXe siècle organisée par Marguerite Durand en 1922 : présenter une constellation du XIXe siècle pour construire un réseau au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 | 2022, Constellations créatrices, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constellations créatrices - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Islert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs divins de l'amour : Deuil, résurrection et extases dans les représentations de Marie Madeleine du XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (1), pp.139-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/frf.2022.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880869v1</w:t>
-              </w:r>
-[...279 lines deleted...]
-                <w:t xml:space="preserve">hal-04297818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -692,165 +692,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les monstres, ça n’existe pas » : tératologie et représentation des violeurs (France, second XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de réflexion sur les représentations cinématographiques, télévisuelles et artistiques des violences conjugales et sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Nov 2025, Montréal (Québec) (en visio), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images et imaginaires des violences sexuelles faites aux femmes (France, 1857-1908) : la monstruosité des violeurs en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de l’INHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231522v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05393659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priape se dressait partout entre le monde et moi&amp;quot; : musées, expositions et harcèlement sexuel (France, seconde moitié du XIXe siècle)</w:t>
               </w:r>
@@ -968,838 +968,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les savoirs situés en histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Durand-Cavallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corto Le Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du genre [séminaire doctoral]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couvrez cette sainte que je ne saurais voir : enjeux et ambiguïté de la nudité dans les représentations de Marie Madeleine au XIXe siècle en France [conférence d’ouverture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mode et sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de la mode, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la « résistance inutile » à l'autodéfense : images et imaginaires de la résistance des femmes face aux agressions sexuelles au XIXe siècle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences, 3e Congrès international sur les études de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Corto Le Perron</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler sur les images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire du genre [séminaire doctoral]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Genre et sociétés, XIXe-XXIe s. [séminaire de Master 2]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabrielle Houbre, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Couvrez cette sainte que je ne saurais voir : enjeux et ambiguïté de la nudité dans les représentations de Marie Madeleine au XIXe siècle en France [conférence d’ouverture]</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition Femmes célèbres du XIXe siècle organisée par Marguerite Durand en 1922 : présenter une constellation du XIXe siècle pour construire un réseau au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mode et sexualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de la mode, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Constellations créatrices : héritages et réseaux féminins / queer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En ligne (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la thèse et de sa méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la recherche en histoire de l’art [séminaire de Master]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quentin Petit Dit Duhal, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women as object / Women as agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales étudiantes, Festival de l’histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Fontainebleau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire de l'art au prisme des études de genre : travailler les images et imaginaires des violences sexuelles faites aux femmes (France, XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du Master histoire, civilisation, patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colette Morel, Oct 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violeurs sont-ils des monstres comme les autres ? Norme, marginalité et scandale dans les représentations des violeurs du second dix-neuvième siècle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la marge au scandale au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fanny Arama; Claire Lépinay; Agnès Parmentier, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entends monter nos cris : contre-coaching vocal en milieu patriarcal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Islert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et sociétés, XIXe-XXIe s. [séminaire de Master 2]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabrielle Houbre, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Matérialités vocales : voix, genre et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marlène Coulomb-Gully; Giuseppina Sapio, Jun 2021, En ligne (Toulouse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signac collectionneur : la marge et le centre dans la collection d’un artiste du tournant du XXe siècle [visite guidée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges et marginalités au XIXe siècle [séminaire]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doctoriales de la Société des études romantiques et dix-neuviémistes (SERD), Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881156v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04881069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfums et chevelure dans l’iconographie de Marie Madeleine au XIXe siècle : attributs traditionnels, reliques fin-de-siècle ou produits cosmétiques ?</w:t>
               </w:r>
@@ -2783,103 +2783,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constellations créatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+                <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2971,64 +2971,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3093,375 +3093,375 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Steinlen, Le Bal Barrière, 1898</w:t>
+                <w:t xml:space="preserve">Just Dance and the dance video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Chevalier; Amandine Royer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choreographies. Drawing, Dancing (17th-21st centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liénart; Musée des Beaux-Arts et d'Archéologie de Besançon; Institut national d'histoire de l'art, pp.118-119, 2025, 978-2-35906-463-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Steinlen, Bal Barrière, 1898</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Chevalier; Amandine Royer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choreographies. Drawing, Dancing (17th-21st centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liénart; Musée des Beaux-Arts et d'Archéologie de Besançon; Institut national d'histoire de l'art, pp.104-105, 2025, 978-2-35906-463-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just Dance et le jeu vidéo de danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Chevalier; Amandine Royer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chorégraphies. Dessiner, danser (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Liénart; Musée des Beaux-Arts et d'Archéologie de Besançon; Institut national d'histoire de l'art, pp.104-105, 2025, 978-2-35906-462-9</w:t>
+              <w:t xml:space="preserve">, Liénart; Musée des Beaux-Arts et d'Archéologie de Besançon; Institut national d'histoire de l'art, pp.118-119, 2025, 978-2-35906-462-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-05231529v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just Dance et le jeu vidéo de danse</w:t>
+                <w:t xml:space="preserve">Théophile Steinlen, Le Bal Barrière, 1898</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Chevalier; Amandine Royer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chorégraphies. Dessiner, danser (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Liénart; Musée des Beaux-Arts et d'Archéologie de Besançon; Institut national d'histoire de l'art, pp.118-119, 2025, 978-2-35906-462-9</w:t>
+              <w:t xml:space="preserve">, Liénart; Musée des Beaux-Arts et d'Archéologie de Besançon; Institut national d'histoire de l'art, pp.104-105, 2025, 978-2-35906-462-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231527v1</w:t>
+                <w:t xml:space="preserve">hal-05231526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3542,51 +3542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter collectivement l’utopie post-patriarcale par la fiction sonore : Échos du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaline Dupond Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3661,51 +3661,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Valtat (Dieppe, 1869 – Paris, 1952)</w:t>
+                <w:t xml:space="preserve">Jean Puy (Roanne, 1876 – Roanne, 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferretti</w:t>
@@ -3718,93 +3718,93 @@
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hellman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musées d’Orsay et de l’Orangerie; Gallimard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signac collectionneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.156, 2021, 978-2-07-295346-0</w:t>
+              <w:t xml:space="preserve">, pp.172, 2021, 978-2-07-295346-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880877v1</w:t>
+                <w:t xml:space="preserve">hal-04880880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Puy (Roanne, 1876 – Roanne, 1960)</w:t>
+                <w:t xml:space="preserve">Louis Valtat (Dieppe, 1869 – Paris, 1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferretti</w:t>
@@ -3817,69 +3817,69 @@
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hellman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musées d’Orsay et de l’Orangerie; Gallimard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signac collectionneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.172, 2021, 978-2-07-295346-0</w:t>
+              <w:t xml:space="preserve">, pp.156, 2021, 978-2-07-295346-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880880v1</w:t>
+                <w:t xml:space="preserve">hal-04880877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques HENNER, Marie Madeleine dans le désert, 1873-1874 et Jean-Jacques HENNER, La Magdeleine, vers 1878-1880</w:t>
               </w:r>
@@ -3984,277 +3984,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse OSBERT, Pénitence de Marie Madeleine, esquisse, vers 1882</w:t>
+                <w:t xml:space="preserve">Marie Nathalie LÉVI (née PHALIPPOUT), Eau de la Magdeleine, 1875</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Botte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gilles Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Briat-Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Gilles Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Renaud-Chamska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAC Éditions d’Art. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie Madeleine, la Passion révélée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.171, 2016, 9782916373935</w:t>
+              <w:t xml:space="preserve">, pp.77-78, 2016, 9782916373935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880907v1</w:t>
+                <w:t xml:space="preserve">hal-04880903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nathalie LÉVI (née PHALIPPOUT), Eau de la Magdeleine, 1875</w:t>
+                <w:t xml:space="preserve">Alphonse OSBERT, Pénitence de Marie Madeleine, esquisse, vers 1882</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Botte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Briat-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gilles Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Briat-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Renaud-Chamska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAC Éditions d’Art. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie Madeleine, la Passion révélée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.77-78, 2016, 9782916373935</w:t>
+              <w:t xml:space="preserve">, pp.171, 2016, 9782916373935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880903v1</w:t>
+                <w:t xml:space="preserve">hal-04880907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean BÉRAUD, La Madeleine chez le pharisien, 1891</w:t>
               </w:r>
@@ -4503,151 +4503,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préhistoire, une énigme moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Canards sanglants et gauloiseries : mises en scène du viol dans la presse illustrée du tournant du XXe siècle || 2/2 - Gauloiseries et « comédie du viol »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535762v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04880980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canards sanglants et gauloiseries : mises en scène du viol dans la presse illustrée du tournant du XXe siècle || 1/2 - Jack l'Éventreur et les canards sanglants</w:t>
               </w:r>
@@ -4783,674 +4783,674 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athéna / Minerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+                <w:t xml:space="preserve">Antigone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.240-242</w:t>
+              <w:t xml:space="preserve">, 2023, pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880805v1</w:t>
+                <w:t xml:space="preserve">hal-04880810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzel Meyer</w:t>
+                <w:t xml:space="preserve">Tryphine, dernière femme de Barbe-Bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.249-252</w:t>
+              <w:t xml:space="preserve">, 2023, pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880810v1</w:t>
+                <w:t xml:space="preserve">hal-04880839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryphine, dernière femme de Barbe-Bleue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+                <w:t xml:space="preserve">Cassandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.36-38</w:t>
+              <w:t xml:space="preserve">, 2023, pp.205-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880839v1</w:t>
+                <w:t xml:space="preserve">hal-04880820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzel Meyer</w:t>
+                <w:t xml:space="preserve">Dibutade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.205-207</w:t>
+              <w:t xml:space="preserve">, 2023, pp.187-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880820v1</w:t>
+                <w:t xml:space="preserve">hal-04880826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibutade</w:t>
+                <w:t xml:space="preserve">Mélusine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.187-189</w:t>
+              <w:t xml:space="preserve">, 2023, pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880826v1</w:t>
+                <w:t xml:space="preserve">hal-04880836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélusine</w:t>
+                <w:t xml:space="preserve">Marie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.113-116</w:t>
+              <w:t xml:space="preserve">, 2023, pp.124-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880836v1</w:t>
+                <w:t xml:space="preserve">hal-04880832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Madeleine</w:t>
+                <w:t xml:space="preserve">Athéna / Minerve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.124-126</w:t>
+              <w:t xml:space="preserve">, 2023, pp.240-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880832v1</w:t>
+                <w:t xml:space="preserve">hal-04880805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Dubourg, 1840-1926</w:t>
+                <w:t xml:space="preserve">Clara Rilke-Westhoff, 1878-1954</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880888v1</w:t>
+                <w:t xml:space="preserve">hal-04880894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Rilke-Westhoff, 1878-1954</w:t>
+                <w:t xml:space="preserve">Sarah Bernhardt, 1844-1923</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880894v1</w:t>
+                <w:t xml:space="preserve">hal-04880887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Escallier, 1827-1888</w:t>
               </w:r>
@@ -5499,510 +5499,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bernhardt, 1844-1923</w:t>
+                <w:t xml:space="preserve">Amélie Beaury-Saurel, 1848-1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880887v1</w:t>
+                <w:t xml:space="preserve">hal-04880886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Beaury-Saurel, 1848-1924</w:t>
+                <w:t xml:space="preserve">Claude Vignon (Marie-Noémi Cadiot-Constant, dite), 1828-1888</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880886v1</w:t>
+                <w:t xml:space="preserve">hal-04880900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vignon (Marie-Noémi Cadiot-Constant, dite), 1828-1888</w:t>
+                <w:t xml:space="preserve">Marcello (Adèle d’Affry, duchesse de Castiglione-Colonna, dite), 1836-1879</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880900v1</w:t>
+                <w:t xml:space="preserve">hal-04880892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello (Adèle d’Affry, duchesse de Castiglione-Colonna, dite), 1836-1879</w:t>
+                <w:t xml:space="preserve">Annie Swynnerton, 1844-1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880892v1</w:t>
+                <w:t xml:space="preserve">hal-04880896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Swynnerton, 1844-1933</w:t>
+                <w:t xml:space="preserve">Anna Klumpke, 1856-1942</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880896v1</w:t>
+                <w:t xml:space="preserve">hal-04880891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Klumpke, 1856-1942</w:t>
+                <w:t xml:space="preserve">Louise Abbéma, 1853-1927</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880891v1</w:t>
+                <w:t xml:space="preserve">hal-04880883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Abbéma, 1853-1927</w:t>
+                <w:t xml:space="preserve">Victoria Dubourg, 1840-1926</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880883v1</w:t>
+                <w:t xml:space="preserve">hal-04880888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6181,51 +6181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92EDF155"/>
+    <w:nsid w:val="81861A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6412,51 +6412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-leichle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6407-1106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880869v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2022.0002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Durand-Cavallino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Le Perron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881011v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04043964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/brouillon-pour-une-encyclopedie-feministe-des-mythes/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bourlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Dupond Jacquemart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01.0205" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hellman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Botte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Briat-Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Girault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaud-Chamska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Houbre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Pludermacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880883v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r7nj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-leichle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6407-1106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2022.0002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Durand-Cavallino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Le Perron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881011v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04043964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/brouillon-pour-une-encyclopedie-feministe-des-mythes/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bourlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Dupond Jacquemart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01.0205" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hellman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Botte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Briat-Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Girault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaud-Chamska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Houbre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Pludermacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r7nj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>