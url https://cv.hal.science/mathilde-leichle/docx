--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -301,386 +301,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs divins de l'amour : Deuil, résurrection et extases dans les représentations de Marie Madeleine du XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.139-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/frf.2022.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition Femmes célèbres du XIXe siècle organisée par Marguerite Durand en 1922 : présenter une constellation du XIXe siècle pour construire un réseau au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 | 2022, Constellations créatrices, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Héroïnes romantiques. Repenser les imaginaires collectifs d’un modèle féminin sacrifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.169-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constellations créatrices - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Islert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 | 2022, Constellations créatrices, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/glad.4335⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Islert</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04297818v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04880869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -692,165 +692,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Images et imaginaires des violences sexuelles faites aux femmes (France, 1857-1908) : la monstruosité des violeurs en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers de l’INHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les monstres, ça n’existe pas » : tératologie et représentation des violeurs (France, second XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de réflexion sur les représentations cinématographiques, télévisuelles et artistiques des violences conjugales et sexuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal, Nov 2025, Montréal (Québec) (en visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393659v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05231522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priape se dressait partout entre le monde et moi&amp;quot; : musées, expositions et harcèlement sexuel (France, seconde moitié du XIXe siècle)</w:t>
               </w:r>
@@ -968,1252 +968,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la « résistance inutile » à l'autodéfense : images et imaginaires de la résistance des femmes face aux agressions sexuelles au XIXe siècle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences, 3e Congrès international sur les études de genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les savoirs situés en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Durand-Cavallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corto Le Perron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du genre [séminaire doctoral]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvrez cette sainte que je ne saurais voir : enjeux et ambiguïté de la nudité dans les représentations de Marie Madeleine au XIXe siècle en France [conférence d’ouverture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mode et sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de la mode, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la « résistance inutile » à l'autodéfense : images et imaginaires de la résistance des femmes face aux agressions sexuelles au XIXe siècle en France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violeurs sont-ils des monstres comme les autres ? Norme, marginalité et scandale dans les représentations des violeurs du second dix-neuvième siècle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">No(s) Futur(s). Genre : bouleversements, utopies, impatiences, 3e Congrès international sur les études de genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">De la marge au scandale au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Arama; Claire Lépinay; Agnès Parmentier, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler sur les images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et sociétés, XIXe-XXIe s. [séminaire de Master 2]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gabrielle Houbre, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la thèse et de sa méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la recherche en histoire de l’art [séminaire de Master]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quentin Petit Dit Duhal, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women as object / Women as agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales étudiantes, Festival de l’histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Fontainebleau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition Femmes célèbres du XIXe siècle organisée par Marguerite Durand en 1922 : présenter une constellation du XIXe siècle pour construire un réseau au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constellations créatrices : héritages et réseaux féminins / queer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, En ligne (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de l'art au prisme des études de genre : travailler les images et imaginaires des violences sexuelles faites aux femmes (France, XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du Master histoire, civilisation, patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colette Morel, Oct 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les violeurs sont-ils des monstres comme les autres ? Norme, marginalité et scandale dans les représentations des violeurs du second dix-neuvième siècle en France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signac collectionneur : la marge et le centre dans la collection d’un artiste du tournant du XXe siècle [visite guidée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la marge au scandale au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fanny Arama; Claire Lépinay; Agnès Parmentier, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Marges et marginalités au XIXe siècle [séminaire]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doctoriales de la Société des études romantiques et dix-neuviémistes (SERD), Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entends monter nos cris : contre-coaching vocal en milieu patriarcal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matérialités vocales : voix, genre et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marlène Coulomb-Gully; Giuseppina Sapio, Jun 2021, En ligne (Toulouse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Signac collectionneur : la marge et le centre dans la collection d’un artiste du tournant du XXe siècle [visite guidée]</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfums et chevelure dans l’iconographie de Marie Madeleine au XIXe siècle : attributs traditionnels, reliques fin-de-siècle ou produits cosmétiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, féminité et parfums au XIXe siècle. Imaginaires olfactifs et construction du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Leïchlé; Érika Wicky; Coline Zellal, May 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une femme adultère : féminicides et enjeux iconographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féminicides au XIXe siècle : socio-histoire, enjeux et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Margot Giacinti; Samy Lagrange; Mathilde Leïchlé; Lucie Nizard; Rémi Rouméas, May 2021, En ligne (Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signac collectionneur : engagements artistiques et réseaux d’amitié dans la collection d’un artiste du tournant du XXe siècle [visite guidée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les communautés interprétatives ou dis-moi comment tu lis, et je te dirais qui tu es [Université d’automne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR FRAPP / Lire en Europe aujourd’hui (Université Paris Est Créteil), Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes et femmes au XIXe siècle : visite des collections du musée d’Orsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges et marginalités au XIXe siècle [séminaire]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Doctoriales de la Société des études romantiques et dix-neuviémistes (SERD), Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Doctoriales de la Société des études romantiques et dix-neuviémistes (SERD), Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parfums et chevelure dans l’iconographie de Marie Madeleine au XIXe siècle : attributs traditionnels, reliques fin-de-siècle ou produits cosmétiques ?</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canards sanglants et gauloiseries : mises en scène du viol dans la presse illustrée du second XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, féminité et parfums au XIXe siècle. Imaginaires olfactifs et construction du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Leïchlé; Érika Wicky; Coline Zellal, May 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Envers littéraires : motifs et structures [séminaire]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire des doctorants du CRP19, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche d’Antigny (1840-1874) et Liane de Pougy (1869-1950) : des Madeleine modernes ? Iconographies religieuses, trajectoires de vie et postérité de deux femmes du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès UAAC / AAUC (Association d’art des universités du Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881016v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04881165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Drawing the line : nu et nudité, érotisme et obscénité</w:t>
               </w:r>
@@ -2783,103 +2783,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constellations créatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2971,64 +2971,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3093,375 +3093,375 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théophile Steinlen, Le Bal Barrière, 1898</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Chevalier; Amandine Royer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chorégraphies. Dessiner, danser (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liénart; Musée des Beaux-Arts et d'Archéologie de Besançon; Institut national d'histoire de l'art, pp.104-105, 2025, 978-2-35906-462-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Just Dance and the dance video games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Chevalier; Amandine Royer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choreographies. Drawing, Dancing (17th-21st centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liénart; Musée des Beaux-Arts et d'Archéologie de Besançon; Institut national d'histoire de l'art, pp.118-119, 2025, 978-2-35906-463-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just Dance et le jeu vidéo de danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Chevalier; Amandine Royer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chorégraphies. Dessiner, danser (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liénart; Musée des Beaux-Arts et d'Archéologie de Besançon; Institut national d'histoire de l'art, pp.118-119, 2025, 978-2-35906-462-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Steinlen, Bal Barrière, 1898</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Chevalier; Amandine Royer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choreographies. Drawing, Dancing (17th-21st centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liénart; Musée des Beaux-Arts et d'Archéologie de Besançon; Institut national d'histoire de l'art, pp.104-105, 2025, 978-2-35906-463-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3542,51 +3542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter collectivement l’utopie post-patriarcale par la fiction sonore : Échos du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaline Dupond Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,277 +3984,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nathalie LÉVI (née PHALIPPOUT), Eau de la Magdeleine, 1875</w:t>
+                <w:t xml:space="preserve">Alphonse OSBERT, Pénitence de Marie Madeleine, esquisse, vers 1882</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Botte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Briat-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gilles Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Briat-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Renaud-Chamska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAC Éditions d’Art. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie Madeleine, la Passion révélée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.77-78, 2016, 9782916373935</w:t>
+              <w:t xml:space="preserve">, pp.171, 2016, 9782916373935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880903v1</w:t>
+                <w:t xml:space="preserve">hal-04880907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse OSBERT, Pénitence de Marie Madeleine, esquisse, vers 1882</w:t>
+                <w:t xml:space="preserve">Marie Nathalie LÉVI (née PHALIPPOUT), Eau de la Magdeleine, 1875</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Botte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gilles Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Briat-Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Gilles Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Renaud-Chamska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAC Éditions d’Art. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie Madeleine, la Passion révélée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.171, 2016, 9782916373935</w:t>
+              <w:t xml:space="preserve">, pp.77-78, 2016, 9782916373935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880907v1</w:t>
+                <w:t xml:space="preserve">hal-04880903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean BÉRAUD, La Madeleine chez le pharisien, 1891</w:t>
               </w:r>
@@ -4503,151 +4503,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Canards sanglants et gauloiseries : mises en scène du viol dans la presse illustrée du tournant du XXe siècle || 2/2 - Gauloiseries et « comédie du viol »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préhistoire, une énigme moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880980v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02535762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canards sanglants et gauloiseries : mises en scène du viol dans la presse illustrée du tournant du XXe siècle || 1/2 - Jack l'Éventreur et les canards sanglants</w:t>
               </w:r>
@@ -4783,674 +4783,674 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzel Meyer</w:t>
+                <w:t xml:space="preserve">Athéna / Minerve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.249-252</w:t>
+              <w:t xml:space="preserve">, 2023, pp.240-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880810v1</w:t>
+                <w:t xml:space="preserve">hal-04880805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryphine, dernière femme de Barbe-Bleue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+                <w:t xml:space="preserve">Antigone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.36-38</w:t>
+              <w:t xml:space="preserve">, 2023, pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880839v1</w:t>
+                <w:t xml:space="preserve">hal-04880810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzel Meyer</w:t>
+                <w:t xml:space="preserve">Tryphine, dernière femme de Barbe-Bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.205-207</w:t>
+              <w:t xml:space="preserve">, 2023, pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880820v1</w:t>
+                <w:t xml:space="preserve">hal-04880839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibutade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+                <w:t xml:space="preserve">Cassandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.187-189</w:t>
+              <w:t xml:space="preserve">, 2023, pp.205-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880826v1</w:t>
+                <w:t xml:space="preserve">hal-04880820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélusine</w:t>
+                <w:t xml:space="preserve">Dibutade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.113-116</w:t>
+              <w:t xml:space="preserve">, 2023, pp.187-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880836v1</w:t>
+                <w:t xml:space="preserve">hal-04880826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Madeleine</w:t>
+                <w:t xml:space="preserve">Mélusine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.124-126</w:t>
+              <w:t xml:space="preserve">, 2023, pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880832v1</w:t>
+                <w:t xml:space="preserve">hal-04880836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athéna / Minerve</w:t>
+                <w:t xml:space="preserve">Marie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.240-242</w:t>
+              <w:t xml:space="preserve">, 2023, pp.124-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880805v1</w:t>
+                <w:t xml:space="preserve">hal-04880832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Rilke-Westhoff, 1878-1954</w:t>
+                <w:t xml:space="preserve">Victoria Dubourg, 1840-1926</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880894v1</w:t>
+                <w:t xml:space="preserve">hal-04880888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bernhardt, 1844-1923</w:t>
+                <w:t xml:space="preserve">Clara Rilke-Westhoff, 1878-1954</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880887v1</w:t>
+                <w:t xml:space="preserve">hal-04880894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Escallier, 1827-1888</w:t>
               </w:r>
@@ -5499,510 +5499,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Beaury-Saurel, 1848-1924</w:t>
+                <w:t xml:space="preserve">Sarah Bernhardt, 1844-1923</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880886v1</w:t>
+                <w:t xml:space="preserve">hal-04880887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vignon (Marie-Noémi Cadiot-Constant, dite), 1828-1888</w:t>
+                <w:t xml:space="preserve">Amélie Beaury-Saurel, 1848-1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880900v1</w:t>
+                <w:t xml:space="preserve">hal-04880886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello (Adèle d’Affry, duchesse de Castiglione-Colonna, dite), 1836-1879</w:t>
+                <w:t xml:space="preserve">Claude Vignon (Marie-Noémi Cadiot-Constant, dite), 1828-1888</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880892v1</w:t>
+                <w:t xml:space="preserve">hal-04880900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Swynnerton, 1844-1933</w:t>
+                <w:t xml:space="preserve">Marcello (Adèle d’Affry, duchesse de Castiglione-Colonna, dite), 1836-1879</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880896v1</w:t>
+                <w:t xml:space="preserve">hal-04880892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Klumpke, 1856-1942</w:t>
+                <w:t xml:space="preserve">Annie Swynnerton, 1844-1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880891v1</w:t>
+                <w:t xml:space="preserve">hal-04880896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Abbéma, 1853-1927</w:t>
+                <w:t xml:space="preserve">Anna Klumpke, 1856-1942</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880883v1</w:t>
+                <w:t xml:space="preserve">hal-04880891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Dubourg, 1840-1926</w:t>
+                <w:t xml:space="preserve">Louise Abbéma, 1853-1927</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire des artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880888v1</w:t>
+                <w:t xml:space="preserve">hal-04880883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6181,51 +6181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81861A51"/>
+    <w:nsid w:val="EEB2F954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6412,51 +6412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-leichle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6407-1106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2022.0002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Durand-Cavallino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Le Perron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881011v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04043964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/brouillon-pour-une-encyclopedie-feministe-des-mythes/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bourlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Dupond Jacquemart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01.0205" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hellman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Botte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Briat-Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Girault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaud-Chamska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Houbre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Pludermacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r7nj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-leichle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6407-1106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880869v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2022.0002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4335" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Durand-Cavallino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Le Perron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881011v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04043964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/brouillon-pour-une-encyclopedie-feministe-des-mythes/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bourlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Dupond Jacquemart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01.0205" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hellman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Botte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Briat-Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Girault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaud-Chamska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Houbre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Pludermacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880883v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r7nj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>