--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -414,5814 +414,5814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Misinformation technology: Internet use and political misperceptions in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Elkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2024.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A sky view evaluation of the impact of mini-grid projects on progress towards SDG7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Development Effectiveness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19439342.2024.2309376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New evidence on the soft budget constraint: Chinese environmental policy effectiveness in SOE-dominated cities *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187 (1-2), pp.111-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11127-020-00834-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global migration in the twentieth and twenty-first centuries: the unstoppable force of demography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of World Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.417-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10290-020-00402-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volunteer Associations and Integration of Immigrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.31814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab spring protests and women's labor market outcomes: Evidence from the Egyptian revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly El-Mallakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Speciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jce.2024.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.656 - 682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pernet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01802873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation to climate change in Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11127-020-00834-1⟩</w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2016.1222261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schaus</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Variability and Migration: Evidence from Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaneta Kubik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of World Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Volunteer Associations and Integration of Immigrants in France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.31814⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Biagio Speciale</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate instability, urbanization and international migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of remittances prior to an election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (38), pp.4074-4089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2015.1023945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01167208v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donors’ Policy Consistency and Economic Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/kykl.12092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Working Poverty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urbain Yogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (10), pp.1348-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2014.940912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short- and Long-term Growth Effects of Exchange Rate Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evžen Kočenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (1), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/roie.12025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynesian and Austrian Perspectives on Crisis, Shock Adjustment, Exchange Rate Regime and (Long-Term) Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Economies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (5), pp.847-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11079-011-9227-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and crisis in transition: A comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Coricelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9396.2010.00931.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct and Indirect Effects of FDI in Emerging European markets: A Survey and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hanousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evžen Kočenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (3), pp.301-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosys.2010.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter- and intra-industry linkages as a determinant of FDI in Central and Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (3), pp.309-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosys.2009.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aid and Migration: Substitutes or Complements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Beuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (10), pp.1589-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2009.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Look at the Feldstein-Horioka Puzzle: A “European-Regional” Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Héricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Economiques de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (2), pp.147-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00267478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Business Cycles in the EU enlarged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovenian Journal for Money and Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (11), pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00267475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (1), pp.xx-xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritages, Réformes, Institutions, un bilan de quinze années de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (1), pp.97-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00308754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary Union, Trade Integration and Business Cycles in 19th Century Europe: Just Do It</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Flandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Economies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (2), pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11079-005-5872-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary Union, Trade Integration, and Business Cycles in 19th Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Flandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Economies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (2), pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11079-005-5872-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00308756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of institutions in Russia’s integration to the world economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Higher School of Economics Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current Account Constraint as a Barrier to International Trade: The evidence from the European Enlargement Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (3), pp.301 - 317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimum Choice of the exchange-rate regime for the accession candidate countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fidrmuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46 (2), pp.656 - 682. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.197 - 201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Zaneta Kubik</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exchange Rate Regimes and Supply Shocks Asymmetry: the Case of the Accession Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.212 - 229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration financière et régime de change dans les pays candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 163, pp.17 - 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current account constraint as a barrier to international trade: the evidence from the European enlargement process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14693062.2016.1222261⟩</w:t>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (3), pp.301-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosys.2004.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michele Tuccio</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elargissement de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 163 (2), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russia's Accession to the WTO: what potential for trade increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Babetskaia-Kukharchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (4), pp.680-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2004.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russia’s Accession to the WTO: what potential for trade increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (4), pp.680 - 699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exchange rate regimes and shocks asymmetry: the case of the accession countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.212-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2004.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of institutions in Russia's integration to the world economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Journal - Экономический журнал ВШЭ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (2), pp.197-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimum choice of the exchange-rate regime for the accession-candidate countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Firdmuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.197-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2004.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration financière et régimes de change dans les pays candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (163), pp.17-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrgyz labour market in the late 1990s: the challenge of formal job creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (4), pp.493-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.ces.8100030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Kyrgyz Labour Market In The Late 1990s: The Challenge of Formal Job Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (4), pp.493 - 519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debt Overhang and Barter in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Guriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (4), pp.635 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcec.2002.1797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debt Overhang and Barter in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Guriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (4), pp.635-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcec.2002.1797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonétisation en Russie. Un arbitrage favorable au maintien de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3502914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonétisation en Russie : un arbitrage favorable au maintien de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparités institutionnelles et flexibilité des marchés du travail dans l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 332 (332-333), pp.49 - 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le troc en Russie. Un problème de liquidité ou de solvabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51 (3), pp.659-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3503153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le troc en Russie. Un problème de liquidité ou de solvabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51 (3), pp.659-669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparités institutionnelles et flexibilité des marchés du travail dans l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2/3 (332-333), pp.49-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché du travail et politiques économiques en UEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15 (1), pp.173-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2000.1445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ancrage de l'Europe centrale et orientale à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50 (6), pp.1123-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3502641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ancrage de l'Europe centrale et orientale à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50 (6), pp.1123-1137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise adjustment and the role of bank credit in Russia: evidence from a 420 firms qualitative survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 44 (4), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ces.1999.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise Adjustment and the Role of Bank Credit in Russia : Evidence from a 420 Firm’s Qualitative Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41 (4), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ces.1999.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new geography of eastern european trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyklos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/kykl.12092⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 51 (1), pp.45-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-6435.1998.tb01712.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...72 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régionalisme : les enseignements de l'Est européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2eme trimestre (74), pp.43-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Thierry Urbain Yogo</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New Geography of Eastern European Trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 51 (1), pp.45 - 71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Peco et l’Euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Lahrèche-Révil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre du CEPII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 173, pp.1 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régionalisme : les enseignements pour l’est européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Economies Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Japanese and International Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration des pays d’Europe centrale et orientale à l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Shumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 240, pp.9 - 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Coricelli</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des pays d'Europe centrale et orientale à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9396.2010.00931.x⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 240, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1997.4873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...2341 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stabilisations des années vingt : réflexions sur la notion de crédibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 48 (3), pp.539-548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stabilisations des années vingt. Réflexions sur la notion de crédibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 48 (3), pp.539-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3502840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...1504 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00468767v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03417495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking up a customs union: The case of the Austro-Hungarian Empire in 1919</w:t>
               </w:r>
@@ -6620,151 +6620,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00445895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régionalisme et désintégration en Europe centrale et orientale : une approche gravitationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.231, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régionalisme et désintégration en Europe centrale et orientale : Une approche gravitationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, pp.231, 1998, CNRS économie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00468847v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03571115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7187,51 +7187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consistency of EU foreign policies towards new member states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7716,51 +7716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coût de la désintégration du CAEM et les perspectives du commerce intra-PECO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Cacheux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe, la nouvelle vague, Perspectives économiques de l'élargissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.371, 1996, Références OFCE</w:t>
@@ -7802,51 +7802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coût de la désintégration du CAEM et les perspectives du commerce intra-PECO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Cacheux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe, la nouvelle vague, Perspectives économiques de l’élargissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.239 - 290, 1996</w:t>
@@ -7869,195 +7869,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trading with neighbors in Turbulent Times: The Successor States of the Austro-Hungarian Empire, 1919-1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Menil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Haselsteiner et J. Nautz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politische Desintegration und Wirtschaftliche (Re)Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Böhlau Editions, pp.xx-xx, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trading with neighbour in Turbulent Times: The Successor States of the Austro-Hungarian Empire, 1919-1927</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George de Menil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zerfall und Integration, Die Referate der wissenschaftlichen Doppelkonferenz "Politische Desintegration und Wirtschaftliche (Re-)Integration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bank Austria, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567495v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00469518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8069,1351 +8069,1351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Measuring the Impact of Art on Environmental Consciousness: Evidence from a Pilot Art Experiment in Excideuil (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Onillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vendryes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Internet Use and Understanding Democracy in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pernet-Coudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04986800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Lili Onillon</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Mis-)information technology: Internet use and perception of democracy in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Elkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal finance, financial constraint and pollution emissions: evidence from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Ruili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Mis-)information technology: Internet use and perception of democracy in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Elkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Evidence on the Soft Budget Constraint: Chinese Environmental Policy Effectiveness in Private versus SOEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vendryes</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Thomas Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Dependencies, Environmental Regulation and Pollution Intensity: Evidence From China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Ruili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Migration in the 20th and 21st Centuries: the Unstoppable Force of Demography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does it take to grow out of recession? An error-correction approach towards growth convergence of European and transition countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Stemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d'approche croisée par l'économie et la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01157873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of donors' policy coherence on growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short- and long-term growth effects of exchange rate adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evžen Kočenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748599v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and the prevalence of working poor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynesian and Austrian Perspectives on Crisis, Shock Adjustment, Exchange Rate Regime and (Long-Term) Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00565231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct and indirect effects of FDI in emerging European markets : a survey and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hanousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evžen Kočenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...284 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Direct and indirect effects of FDI in emerging European markets : a survey and meta-analysis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and crisis in transition: a comparative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Coricelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9695,345 +9695,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Way of EMU Enlargement towards CEECs: What is the Appropriate Exchange Rate Regime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accession to the WTO and EU Enlargement: What Potential for Trade Increase?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exchange Rate Regimes and Supply Shocks Asymmetry: the Case of the Accession Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach for evaluation of the economic impact of decentralized electrification projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media and Political Participation in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Spring Protests and Women's Labor Market Outcomes: Evidence from the Egyptian Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly El-Mallakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
@@ -10053,73 +10128,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Speciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration as an Adaptation Strategy to Weather Variability: An Instrumental Variables Probit Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonas Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10141,220 +10216,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Millock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hard and soft infrastructure: Evidence from the EU partners, North Africa and CEECs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lapeyronie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Meunier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01396058v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01396055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and the Prevalence of Working Poor</w:t>
               </w:r>
@@ -10756,51 +10756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD3E8842"/>
+    <w:nsid w:val="73B8B9A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10987,51 +10987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4543-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050797379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10011809" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055132327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ferdi.fr/fr/expert/maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Ruili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2025.102525" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19439342.2024.2309376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Elkhateeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2024.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00834-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Dao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-020-00402-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El-Mallakh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Speciale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2017.12.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Kubik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Delaporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1222261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tuccio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWCXJFHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167208v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Combes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ebeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1023945" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Ebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.940912" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#382;en Ko&#269;enda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Schnabl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDWCSPXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-011-9227-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SHL4QFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hanousek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2010.11.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F40JTKL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Coricelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2010.00931.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-264WQRGM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefilleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2009.12.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNDWPKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Beuran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2009.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9P8J86-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Flandreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-005-5872-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W51KSM6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Koukhartchouk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetskii" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPTL4F45-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Najman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Babetskaia-Kukharchuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.08.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DG2Q7P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2004.03.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3T863V2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Firdmuc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ZT67NQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fidrmuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kolev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ces.8100030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Guriev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Makarov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcec.2002.1797" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP1QBHVP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502914" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468779v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guichard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503153" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1445" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502641" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sgard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.1999.18" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cheikbossian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6435.1998.tb01712.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lahr&#232;che-R&#233;vil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schumacher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1997.4873" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502840" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Shumacher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Menil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02707613" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F2XG3912-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364909v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Afman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Iwasaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0050-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ji Choi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/manufacturing-transformation-9780198776987?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George de Menil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986800v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Onillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vendryes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318505v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Stemmer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748599v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Thierry Yogo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707293v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164719v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01309651v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955941v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapeyronie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Meunier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nikiema" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595504v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4543-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050797379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10011809" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055132327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ferdi.fr/fr/expert/maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Ruili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2025.102525" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Elkhateeb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2024.01.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19439342.2024.2309376" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00834-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Dao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-020-00402-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El-Mallakh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Speciale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2017.12.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Delaporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1222261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Kubik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tuccio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167208v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ebeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1023945" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12092" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWCXJFHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Ebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.940912" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#382;en Ko&#269;enda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Schnabl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDWCSPXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-011-9227-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SHL4QFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Coricelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2010.00931.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-264WQRGM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hanousek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2010.11.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F40JTKL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefilleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2009.12.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNDWPKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Beuran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2009.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9P8J86-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Flandreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-005-5872-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W51KSM6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Koukhartchouk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fidrmuc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2004.03.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3T863V2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Najman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Babetskaia-Kukharchuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.08.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DG2Q7P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetskii" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPTL4F45-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Firdmuc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ZT67NQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kolev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ces.8100030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Guriev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Makarov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcec.2002.1797" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP1QBHVP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502914" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guichard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503153" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502641" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sgard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.1999.18" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468826v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cheikbossian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6435.1998.tb01712.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lahr&#232;che-R&#233;vil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Shumacher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schumacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1997.4873" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502840" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Menil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02707613" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F2XG3912-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364909v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Afman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Iwasaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0050-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ji Choi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/manufacturing-transformation-9780198776987?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469518v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George de Menil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Onillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vendryes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318505v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Stemmer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748599v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Thierry Yogo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707293v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607683v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164719v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396055v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nikiema" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01309651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955941v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapeyronie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Meunier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595504v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>