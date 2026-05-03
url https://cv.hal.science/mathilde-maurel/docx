--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -414,222 +414,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A sky view evaluation of the impact of mini-grid projects on progress towards SDG7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Development Effectiveness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19439342.2024.2309376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Misinformation technology: Internet use and political misperceptions in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Elkhateeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2024.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jce.2024.01.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04423752v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04431463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence on the soft budget constraint: Chinese environmental policy effectiveness in SOE-dominated cities *</w:t>
               </w:r>
@@ -1025,5203 +1025,5203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01802873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Climate Variability and Migration: Evidence from Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaneta Kubik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change in Bangladesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14693062.2016.1222261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate instability, urbanization and international migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tuccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donors’ Policy Consistency and Economic Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27296⟩</w:t>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/kykl.12092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michele Tuccio</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of remittances prior to an election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (38), pp.4074-4089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2015.1023945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01167208v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Working Poverty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urbain Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 50 (10), pp.1348-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2014.940912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short- and Long-term Growth Effects of Exchange Rate Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evžen Kočenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Schnabl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2015.1023945⟩</w:t>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (1), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/roie.12025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynesian and Austrian Perspectives on Crisis, Shock Adjustment, Exchange Rate Regime and (Long-Term) Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Economies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (5), pp.847-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11079-011-9227-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct and Indirect Effects of FDI in Emerging European markets: A Survey and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hanousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evžen Kočenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (3), pp.301-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosys.2010.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and crisis in transition: A comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Coricelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9396.2010.00931.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter- and intra-industry linkages as a determinant of FDI in Central and Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (3), pp.309-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosys.2009.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aid and Migration: Substitutes or Complements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Beuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (10), pp.1589-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2009.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Look at the Feldstein-Horioka Puzzle: A “European-Regional” Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Héricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Economiques de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (2), pp.147-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00267478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Business Cycles in the EU enlarged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovenian Journal for Money and Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (11), pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00267475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (1), pp.xx-xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritages, Réformes, Institutions, un bilan de quinze années de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (1), pp.97-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00308754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary Union, Trade Integration and Business Cycles in 19th Century Europe: Just Do It</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Flandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Economies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (2), pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11079-005-5872-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary Union, Trade Integration, and Business Cycles in 19th Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Flandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Economies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (2), pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11079-005-5872-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00308756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of institutions in Russia's integration to the world economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Journal - Экономический журнал ВШЭ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (2), pp.197-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exchange rate regimes and shocks asymmetry: the case of the accession countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.212-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2004.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russia’s Accession to the WTO: what potential for trade increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (4), pp.680 - 699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elargissement de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 163 (2), pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russia's Accession to the WTO: what potential for trade increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Babetskaia-Kukharchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (4), pp.680-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2004.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration financière et régime de change dans les pays candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 163, pp.17 - 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current account constraint as a barrier to international trade: the evidence from the European enlargement process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (3), pp.301-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosys.2004.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimum choice of the exchange-rate regime for the accession-candidate countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Firdmuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.197-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2004.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration financière et régimes de change dans les pays candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (163), pp.17-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exchange Rate Regimes and Supply Shocks Asymmetry: the Case of the Accession Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.212 - 229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimum Choice of the exchange-rate regime for the accession candidate countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fidrmuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.197 - 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current Account Constraint as a Barrier to International Trade: The evidence from the European Enlargement Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (3), pp.301 - 317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of institutions in Russia’s integration to the world economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Higher School of Economics Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Kyrgyz Labour Market In The Late 1990s: The Challenge of Formal Job Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (4), pp.493 - 519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrgyz labour market in the late 1990s: the challenge of formal job creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (4), pp.493-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.ces.8100030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debt Overhang and Barter in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Guriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (4), pp.635-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcec.2002.1797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debt Overhang and Barter in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Guriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (4), pp.635 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcec.2002.1797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonétisation en Russie. Un arbitrage favorable au maintien de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3502914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonétisation en Russie : un arbitrage favorable au maintien de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparités institutionnelles et flexibilité des marchés du travail dans l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2/3 (332-333), pp.49-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le troc en Russie. Un problème de liquidité ou de solvabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51 (3), pp.659-669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le troc en Russie. Un problème de liquidité ou de solvabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51 (3), pp.659-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3503153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché du travail et politiques économiques en UEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15 (1), pp.173-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2000.1445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparités institutionnelles et flexibilité des marchés du travail dans l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 332 (332-333), pp.49 - 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ancrage de l'Europe centrale et orientale à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50 (6), pp.1123-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3502641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ancrage de l'Europe centrale et orientale à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50 (6), pp.1123-1137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise adjustment and the role of bank credit in Russia: evidence from a 420 firms qualitative survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 44 (4), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ces.1999.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise Adjustment and the Role of Bank Credit in Russia : Evidence from a 420 Firm’s Qualitative Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41 (4), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ces.1999.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régionalisme : les enseignements de l'Est européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2eme trimestre (74), pp.43-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new geography of eastern european trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyklos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/kykl.12092⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 51 (1), pp.45-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-6435.1998.tb01712.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Thierry Urbain Yogo</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New Geography of Eastern European Trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 51 (1), pp.45 - 71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Peco et l’Euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Lahrèche-Révil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre du CEPII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 173, pp.1 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régionalisme : les enseignements pour l’est européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Economies Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Japanese and International Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Coricelli</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des pays d'Europe centrale et orientale à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9396.2010.00931.x⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 240, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1997.4873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...2457 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stabilisations des années vingt : réflexions sur la notion de crédibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 48 (3), pp.539-548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stabilisations des années vingt. Réflexions sur la notion de crédibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 48 (3), pp.539-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3502840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...896 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration des pays d’Europe centrale et orientale à l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...409 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Shumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 240, pp.9 - 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417495v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">halshs-00468767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking up a customs union: The case of the Austro-Hungarian Empire in 1919</w:t>
               </w:r>
@@ -6620,151 +6620,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00445895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régionalisme et désintégration en Europe centrale et orientale : Une approche gravitationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.231, 1998, CNRS économie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régionalisme et désintégration en Europe centrale et orientale : une approche gravitationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Éditions, pp.231, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571115v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00468847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7187,51 +7187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consistency of EU foreign policies towards new member states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7716,51 +7716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coût de la désintégration du CAEM et les perspectives du commerce intra-PECO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Cacheux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe, la nouvelle vague, Perspectives économiques de l'élargissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.371, 1996, Références OFCE</w:t>
@@ -7802,51 +7802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coût de la désintégration du CAEM et les perspectives du commerce intra-PECO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Cacheux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe, la nouvelle vague, Perspectives économiques de l’élargissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.239 - 290, 1996</w:t>
@@ -7869,50 +7869,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trading with neighbour in Turbulent Times: The Successor States of the Austro-Hungarian Empire, 1919-1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George de Menil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zerfall und Integration, Die Referate der wissenschaftlichen Doppelkonferenz "Politische Desintegration und Wirtschaftliche (Re-)Integration"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bank Austria, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trading with neighbors in Turbulent Times: The Successor States of the Austro-Hungarian Empire, 1919-1927</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Menil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7925,139 +8007,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Haselsteiner et J. Nautz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politische Desintegration und Wirtschaftliche (Re)Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Böhlau Editions, pp.xx-xx, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00469518v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03567495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8069,1351 +8069,1351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Internet Use and Understanding Democracy in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04986800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measuring the Impact of Art on Environmental Consciousness: Evidence from a Pilot Art Experiment in Excideuil (Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Onillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vendryes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Mis-)information technology: Internet use and perception of democracy in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Elkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal finance, financial constraint and pollution emissions: evidence from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Ruili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Mis-)information technology: Internet use and perception of democracy in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Elkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Evidence on the Soft Budget Constraint: Chinese Environmental Policy Effectiveness in Private versus SOEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Onillon</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Thomas Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Dependencies, Environmental Regulation and Pollution Intensity: Evidence From China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Ruili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Migration in the 20th and 21st Centuries: the Unstoppable Force of Demography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does it take to grow out of recession? An error-correction approach towards growth convergence of European and transition countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Stemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d'approche croisée par l'économie et la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01157873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of donors' policy coherence on growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short- and long-term growth effects of exchange rate adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evžen Kočenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748599v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and the prevalence of working poor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynesian and Austrian Perspectives on Crisis, Shock Adjustment, Exchange Rate Regime and (Long-Term) Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00565231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct and indirect effects of FDI in emerging European markets : a survey and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hanousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evžen Kočenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...359 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Direct and indirect effects of FDI in emerging European markets : a survey and meta-analysis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and crisis in transition: a comparative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Coricelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9695,666 +9695,666 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accession to the WTO and EU Enlargement: What Potential for Trade Increase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the Way of EMU Enlargement towards CEECs: What is the Appropriate Exchange Rate Regime?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exchange Rate Regimes and Supply Shocks Asymmetry: the Case of the Accession Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach for evaluation of the economic impact of decentralized electrification projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Spring Protests and Women's Labor Market Outcomes: Evidence from the Egyptian Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly El-Mallakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Speciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as an Adaptation Strategy to Weather Variability: An Instrumental Variables Probit Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonas Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Millock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of hard and soft infrastructure: Evidence from the EU partners, North Africa and CEECs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lapeyronie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media and Political Participation in North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlemagne Nikiema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396055v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-01396058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and the Prevalence of Working Poor</w:t>
               </w:r>
@@ -10756,51 +10756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73B8B9A8"/>
+    <w:nsid w:val="DEC7F928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10987,51 +10987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4543-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050797379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10011809" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055132327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ferdi.fr/fr/expert/maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Ruili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2025.102525" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Elkhateeb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2024.01.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19439342.2024.2309376" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00834-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Dao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-020-00402-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El-Mallakh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Speciale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2017.12.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Delaporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1222261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Kubik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tuccio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167208v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ebeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1023945" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12092" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWCXJFHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Ebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.940912" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#382;en Ko&#269;enda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Schnabl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDWCSPXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-011-9227-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SHL4QFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Coricelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2010.00931.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-264WQRGM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hanousek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2010.11.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F40JTKL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefilleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2009.12.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNDWPKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Beuran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2009.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9P8J86-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Flandreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-005-5872-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W51KSM6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Koukhartchouk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fidrmuc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2004.03.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3T863V2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Najman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Babetskaia-Kukharchuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.08.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DG2Q7P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetskii" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPTL4F45-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Firdmuc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ZT67NQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kolev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ces.8100030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Guriev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Makarov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcec.2002.1797" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP1QBHVP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502914" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guichard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503153" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502641" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sgard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.1999.18" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468826v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cheikbossian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6435.1998.tb01712.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lahr&#232;che-R&#233;vil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Shumacher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schumacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1997.4873" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502840" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Menil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02707613" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F2XG3912-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364909v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Afman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Iwasaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0050-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ji Choi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/manufacturing-transformation-9780198776987?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469518v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George de Menil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Onillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vendryes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318505v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Stemmer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748599v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Thierry Yogo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707293v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607683v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164719v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396055v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nikiema" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01309651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955941v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapeyronie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Meunier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595504v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4543-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050797379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10011809" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055132327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ferdi.fr/fr/expert/maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Ruili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2025.102525" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19439342.2024.2309376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Elkhateeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2024.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00834-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Dao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-020-00402-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El-Mallakh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Speciale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2017.12.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Kubik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Delaporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1222261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tuccio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWCXJFHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167208v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Combes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ebeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1023945" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Ebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.940912" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#382;en Ko&#269;enda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Schnabl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDWCSPXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-011-9227-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SHL4QFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hanousek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2010.11.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F40JTKL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Coricelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2010.00931.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-264WQRGM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefilleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2009.12.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNDWPKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Beuran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2009.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9P8J86-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Flandreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-005-5872-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W51KSM6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Koukhartchouk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetskii" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPTL4F45-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Najman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Babetskaia-Kukharchuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.08.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DG2Q7P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2004.03.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3T863V2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Firdmuc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ZT67NQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fidrmuc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kolev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ces.8100030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Guriev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Makarov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcec.2002.1797" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP1QBHVP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502914" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guichard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503153" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1445" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502641" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sgard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.1999.18" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cheikbossian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6435.1998.tb01712.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lahr&#232;che-R&#233;vil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schumacher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1997.4873" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502840" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Shumacher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Menil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02707613" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F2XG3912-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364909v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Afman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Iwasaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0050-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ji Choi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/manufacturing-transformation-9780198776987?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George de Menil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986800v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Onillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vendryes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318505v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Stemmer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748599v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Thierry Yogo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707293v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164719v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01309651v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955941v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapeyronie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Meunier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nikiema" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595504v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>