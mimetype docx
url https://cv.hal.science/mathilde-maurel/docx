--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -276,51 +276,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3058,50 +3058,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00468626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intégration financière et régime de change dans les pays candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 163, pp.17 - 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current account constraint as a barrier to international trade: the evidence from the European enlargement process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (3), pp.301-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosys.2004.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Russia’s Accession to the WTO: what potential for trade increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3110,3215 +3269,2974 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (4), pp.680 - 699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elargissement de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 163 (2), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russia's Accession to the WTO: what potential for trade increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxana Babetskaia-Kukharchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (4), pp.680-699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jce.2004.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00445907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Intégration financière et régime de change dans les pays candidats</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimum choice of the exchange-rate regime for the accession-candidate countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Firdmuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.197-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2004.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration financière et régimes de change dans les pays candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 163, pp.17 - 32</w:t>
+              <w:t xml:space="preserve">, 2004, 2 (163), pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Current account constraint as a barrier to international trade: the evidence from the European enlargement process?</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimum Choice of the exchange-rate regime for the accession candidate countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fidrmuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.197 - 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current Account Constraint as a Barrier to International Trade: The evidence from the European Enlargement Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 28 (3), pp.301-317. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 28 (3), pp.301 - 317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Jan Firdmuc</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of institutions in Russia’s integration to the world economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Higher School of Economics Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exchange Rate Regimes and Supply Shocks Asymmetry: the Case of the Accession Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 32 (2), pp.197-201. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.212 - 229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Kyrgyz Labour Market In The Late 1990s: The Challenge of Formal Job Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2 (163), pp.17-32</w:t>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (4), pp.493 - 519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boone</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrgyz labour market in the late 1990s: the challenge of formal job creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (4), pp.493-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.ces.8100030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debt Overhang and Barter in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Guriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 32 (2), pp.212 - 229</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 30 (4), pp.635-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcec.2002.1797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jan Fidrmuc</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debt Overhang and Barter in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Guriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 32 (2), pp.197 - 201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 30 (4), pp.635 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcec.2002.1797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonétisation en Russie : un arbitrage favorable au maintien de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3502914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparités institutionnelles et flexibilité des marchés du travail dans l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher School of Economics Economic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2/3 (332-333), pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le troc en Russie. Un problème de liquidité ou de solvabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51 (3), pp.659-669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le troc en Russie. Un problème de liquidité ou de solvabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51 (3), pp.659-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3503153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché du travail et politiques économiques en UEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15 (1), pp.173-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2000.1445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparités institutionnelles et flexibilité des marchés du travail dans l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 332 (332-333), pp.49 - 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ancrage de l'Europe centrale et orientale à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50 (6), pp.1123-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3502641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ancrage de l'Europe centrale et orientale à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50 (6), pp.1123-1137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise adjustment and the role of bank credit in Russia: evidence from a 420 firms qualitative survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sgard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 45 (4), pp.493 - 519</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 44 (4), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ces.1999.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise Adjustment and the Role of Bank Credit in Russia : Evidence from a 420 Firm’s Qualitative Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sgard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 45 (4), pp.493-520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/palgrave.ces.8100030⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 41 (4), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ces.1999.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new geography of eastern european trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcec.2002.1797⟩</w:t>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 51 (1), pp.45-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-6435.1998.tb01712.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...72 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régionalisme : les enseignements de l'Est européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2eme trimestre (74), pp.43-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New Geography of Eastern European Trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 51 (1), pp.45 - 71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Peco et l’Euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Lahrèche-Révil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre du CEPII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 173, pp.1 - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régionalisme : les enseignements pour l’est européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Japanese and International Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des pays d'Europe centrale et orientale à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 240, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1997.4873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stabilisations des années vingt : réflexions sur la notion de crédibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 48 (3), pp.539-548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stabilisations des années vingt. Réflexions sur la notion de crédibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 52 (4), pp.841-859</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 48 (3), pp.539-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3502840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...868 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration des pays d’Europe centrale et orientale à l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...94 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...346 lines deleted...]
-                <w:t xml:space="preserve">Dieter Schumacher</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Shumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 240, pp.9-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 240, pp.9 - 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...126 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/3502840⟩</w:t>
-[...73 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03417495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...50 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking up a customs union: The case of the Austro-Hungarian Empire in 1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Menil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of World Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 130 (3), pp.553-575. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02707613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02707613⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00468836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6328,51 +6246,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d’approche croisée par l’économie et la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6401,133 +6319,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Migrations et intégrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Lettres et au Centre Interuniversitaire d’Études Françaises de l’Université Eötvös Loránd, Nov 2015, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatic Relations and Trade Reorientation in Transition Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel Afman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gravity Equation Or: Why the World is not Flat: New perspectives on distance in international economics - Theory, measurement and application of the gravity model</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6537,228 +6455,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Greffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.1040, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, pp.1040, 2009</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionalisme et désintégration en Europe centrale et orientale : Une approche gravitationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.231, 1998, CNRS économie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00445895v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régionalisme et désintégration en Europe centrale et orientale : Une approche gravitationnelle</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, pp.231, 1998, CNRS économie</w:t>
+                <w:t xml:space="preserve">Régionalisme et désintégration en Europe centrale et orientale : une approche gravitationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.231, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6768,236 +6686,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as an Adaptation Strategy to Weather Variability: An Instrumental Variables Probit Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonas Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Millock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyndi Spindell Berck, Peter Berck and Salvatore Di Falco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Adaptation to Climate Change in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.384-403, 2018, 978-1-138-55597-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Crisis on Firm Creation and Regeneration in Russia: Regional Panel Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Iwasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Havlik P.; Iwasaki I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics of European Crises and Emerging Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01505659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Change and Human Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7020,204 +6938,204 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominguez-Mujica J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change and Human Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, p. 115-140, 2016, 978-981-10-0049-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-0050-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01260943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrial Policy in Senegal, Then and Now</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun-Ji Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carol Newman; John Page; John Rand; Abebe Shimeles; Måns Söderbom; Finn Tarp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing Transformation: Comparative Studies of Industrial Development in Africa and Emerging Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.136-154, 2016, 9780198776987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consistency of EU foreign policies towards new member states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7237,821 +7155,821 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Filip Keereman, Istvan Szekely. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Five years of an enlarged EU - a positive sum game</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.95-114, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Najman, Richard Pomfret, Gaël Raballand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The economics and politics of oil in the Caspian Basin The redistribution of oil revenues in Azerbaijan and Central Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.256, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux économiques de l’élargissement de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopédie Universalis, pp.00 - 00, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe de l'Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Etudes Prospectives et d'Informations Internationales (CEPII). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie Mondiale 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.128, 2002, Repères</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe de l’Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.00 - 00, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Viner, the custom union issue (1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Greffe, Jérôme Lallement, Michel De Vroey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des grandes oeuvres économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.664, 2002, Dictionnaires Dalloz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Viner, The Custom Union Issue (1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Greffe; Jérôme Lallement; Michel De Vroey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des grandes oeuvres économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.00 - 00, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coût de la désintégration du CAEM et les perspectives du commerce intra-PECO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Cacheux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe, la nouvelle vague, Perspectives économiques de l'élargissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.371, 1996, Références OFCE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coût de la désintégration du CAEM et les perspectives du commerce intra-PECO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cheikbossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Cacheux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe, la nouvelle vague, Perspectives économiques de l’élargissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.239 - 290, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trading with neighbour in Turbulent Times: The Successor States of the Austro-Hungarian Empire, 1919-1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George de Menil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zerfall und Integration, Die Referate der wissenschaftlichen Doppelkonferenz "Politische Desintegration und Wirtschaftliche (Re-)Integration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bank Austria, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading with neighbors in Turbulent Times: The Successor States of the Austro-Hungarian Empire, 1919-1927</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Menil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Haselsteiner et J. Nautz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politische Desintegration und Wirtschaftliche (Re)Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Böhlau Editions, pp.xx-xx, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00469518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8061,1623 +7979,1623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet Use and Understanding Democracy in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04986800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the Impact of Art on Environmental Consciousness: Evidence from a Pilot Art Experiment in Excideuil (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Onillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vendryes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Mis-)information technology: Internet use and perception of democracy in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Elkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal finance, financial constraint and pollution emissions: evidence from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Ruili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Mis-)information technology: Internet use and perception of democracy in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Elkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Evidence on the Soft Budget Constraint: Chinese Environmental Policy Effectiveness in Private versus SOEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pernet-Coudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Dependencies, Environmental Regulation and Pollution Intensity: Evidence From China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Ruili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Migration in the 20th and 21st Centuries: the Unstoppable Force of Demography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does it take to grow out of recession? An error-correction approach towards growth convergence of European and transition countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Stemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des immigrés et associations en France. Un essai d'approche croisée par l'économie et la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01157873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of donors' policy coherence on growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short- and long-term growth effects of exchange rate adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evžen Kočenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748599v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and the prevalence of working poor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynesian and Austrian Perspectives on Crisis, Shock Adjustment, Exchange Rate Regime and (Long-Term) Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Schnabl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00565231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct and indirect effects of FDI in emerging European markets : a survey and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hanousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evžen Kočenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and crisis in transition: a comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Coricelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education, corruption and growth in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00129754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new look at the Feldstein-Horioka puzzle: an &amp;quot;European-regional&amp;quot; perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Héricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barter in Russia: Liquidity Shortage Versus Lack of Restructuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...258 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03707293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9687,1008 +9605,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accession to the WTO and EU Enlargement: What Potential for Trade Increase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accession to the WTO and EU Enlargement: What Potential for Trade Increase?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oxana Koukhartchouk</w:t>
+                <w:t xml:space="preserve">On the Way of EMU Enlargement towards CEECs: What is the Appropriate Exchange Rate Regime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607683v1</w:t>
+                <w:t xml:space="preserve">hal-03607680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Way of EMU Enlargement towards CEECs: What is the Appropriate Exchange Rate Regime?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+                <w:t xml:space="preserve">Exchange Rate Regimes and Supply Shocks Asymmetry: the Case of the Accession Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Babetski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607680v1</w:t>
+                <w:t xml:space="preserve">hal-03607681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange Rate Regimes and Supply Shocks Asymmetry: the Case of the Accession Countries</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">A new approach for evaluation of the economic impact of decentralized electrification projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607681v1</w:t>
+                <w:t xml:space="preserve">hal-03164719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for evaluation of the economic impact of decentralized electrification projects</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Arab Spring Protests and Women's Labor Market Outcomes: Evidence from the Egyptian Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly El-Mallakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Speciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164719v1</w:t>
+                <w:t xml:space="preserve">hal-01309651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arab Spring Protests and Women's Labor Market Outcomes: Evidence from the Egyptian Revolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Biagio Speciale</w:t>
+                <w:t xml:space="preserve">Migration as an Adaptation Strategy to Weather Variability: An Instrumental Variables Probit Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonas Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Millock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309651v1</w:t>
+                <w:t xml:space="preserve">hal-01955941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration as an Adaptation Strategy to Weather Variability: An Instrumental Variables Probit Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katrin Millock</w:t>
+                <w:t xml:space="preserve">Impact of hard and soft infrastructure: Evidence from the EU partners, North Africa and CEECs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lapeyronie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955941v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01396058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Meunier</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media and Political Participation in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne Nikiema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and the Prevalence of Working Poor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396055v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remittances and the Prevalence of Working Poor</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">Financial Integration, Exchange Rate Regimes in CEECs, and joining the EMU : Just Do It</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00585004v1</w:t>
+                <w:t xml:space="preserve">hal-01065481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Integration, Exchange Rate Regimes in CEECs, and joining the EMU : Just Do It</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+                <w:t xml:space="preserve">Debt Overhang and Barter in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Guriev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065481v1</w:t>
+                <w:t xml:space="preserve">hal-03595504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debt Overhang and Barter in Russia</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2002</w:t>
+                <w:t xml:space="preserve">Monetary Union, Trade Integration, and Business Cycles in 19th Century Europe: Just Do It</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Flandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10756,51 +10674,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEC7F928"/>
+    <w:nsid w:val="41FA38F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10987,51 +10905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4543-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050797379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10011809" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055132327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ferdi.fr/fr/expert/maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Ruili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2025.102525" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19439342.2024.2309376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Elkhateeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2024.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00834-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Dao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-020-00402-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El-Mallakh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Speciale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2017.12.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Kubik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Delaporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1222261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tuccio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWCXJFHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167208v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Combes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ebeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1023945" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Ebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.940912" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#382;en Ko&#269;enda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Schnabl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDWCSPXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-011-9227-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SHL4QFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hanousek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2010.11.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F40JTKL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Coricelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2010.00931.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-264WQRGM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefilleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2009.12.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNDWPKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Beuran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2009.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9P8J86-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Flandreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-005-5872-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W51KSM6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Koukhartchouk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetskii" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPTL4F45-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Najman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Babetskaia-Kukharchuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.08.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DG2Q7P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2004.03.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3T863V2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Firdmuc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ZT67NQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fidrmuc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kolev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ces.8100030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Guriev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Makarov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcec.2002.1797" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP1QBHVP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502914" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guichard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503153" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1445" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502641" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sgard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.1999.18" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cheikbossian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6435.1998.tb01712.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lahr&#232;che-R&#233;vil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schumacher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1997.4873" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502840" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Shumacher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Menil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02707613" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F2XG3912-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364909v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Afman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Iwasaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0050-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ji Choi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/manufacturing-transformation-9780198776987?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George de Menil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986800v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Onillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vendryes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318505v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Stemmer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748599v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Thierry Yogo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707293v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164719v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01309651v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955941v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapeyronie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Meunier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nikiema" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595504v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4543-4286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050797379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10011809" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055132327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ferdi.fr/fr/expert/maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Ruili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2025.102525" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19439342.2024.2309376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Elkhateeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2024.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00834-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Dao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-020-00402-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El-Mallakh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Speciale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2017.12.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaneta Kubik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Delaporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1222261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tuccio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWCXJFHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167208v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Combes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ebeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1023945" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Ebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.940912" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#382;en Ko&#269;enda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Schnabl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDWCSPXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-011-9227-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SHL4QFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00627659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hanousek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2010.11.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F40JTKL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Coricelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2010.00931.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-264WQRGM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefilleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2009.12.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNDWPKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Beuran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2009.02.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K9P8J86-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Flandreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-005-5872-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W51KSM6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Koukhartchouk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetskii" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPTL4F45-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2004.03.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3T863V2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Najman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Babetskaia-Kukharchuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.08.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DG2Q7P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Firdmuc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2004.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ZT67NQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fidrmuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Babetski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kolev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ces.8100030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Guriev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Makarov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcec.2002.1797" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP1QBHVP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502914" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guichard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503153" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1445" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502641" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sgard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.1999.18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cheikbossian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6435.1998.tb01712.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468821v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471543v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lahr&#232;che-R&#233;vil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571114v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schumacher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1997.4873" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468767v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502840" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Shumacher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468836v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Menil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02707613" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F2XG3912-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Afman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Iwasaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0050-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ji Choi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/manufacturing-transformation-9780198776987?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469482v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571371v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George de Menil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Onillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vendryes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318131v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Stemmer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748599v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Thierry Yogo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469544v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129754v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196383v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164719v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01309651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396058v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapeyronie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Meunier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nikiema" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585004v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065006v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>