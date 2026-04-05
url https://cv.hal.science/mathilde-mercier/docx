--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -582,279 +582,279 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Blends with an Extremely Low Viscosity Ratio between the Dispersed and Continuous Phases. Dependence of the Dispersed Phase Size on the Processing Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Mercier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fonteix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pla</w:t>
+                <w:t xml:space="preserve">Christian Fonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 259 (Issue 1), pp.85 - 93. </w:t>
+              <w:t xml:space="preserve">, 2007, 259 (1), pp.85-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/masy.200751310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269142v1</w:t>
+                <w:t xml:space="preserve">hal-04344692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Blends with an Extremely Low Viscosity Ratio between the Dispersed and Continuous Phases. Dependence of the Dispersed Phase Size on the Processing Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mercier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fonteix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernand Pla</w:t>
+                <w:t xml:space="preserve">C. Fonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 259 (1), pp.85-93. </w:t>
+              <w:t xml:space="preserve">, 2007, 259 (Issue 1), pp.85 - 93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/masy.200751310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344692v1</w:t>
+                <w:t xml:space="preserve">hal-00269142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Scalable Protocol for theZ-Selective Synthesis of Unsaturated Esters by Horner Wadsworth Emmons Olefination</w:t>
               </w:r>
@@ -1216,260 +1216,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local residence time distributions in an intermeshing corotating twin screw extruder</w:t>
+                <w:t xml:space="preserve">Grafting: kinetics and distribution influenced by the plastification process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vivier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Hua Hu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Eur. Congress of Chemical Engineering (ECCE3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Polymer Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521841v1</w:t>
+                <w:t xml:space="preserve">hal-02521827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting: kinetics and distribution influenced by the plastification process</w:t>
+                <w:t xml:space="preserve">Local residence time distributions in an intermeshing corotating twin screw extruder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Zusatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernand Pla</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Hua Hu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Polymer Reaction Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">3rd Eur. Congress of Chemical Engineering (ECCE3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521827v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2173,51 +2173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibeh Pouransari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Noel Sauvion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mar&#233;chal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63433-7.50053-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Pla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pitiot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.12.039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leblanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Fonteix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200751310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B12CNPS0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200404338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zusatz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04414640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bellinghery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL092N" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibeh Pouransari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Noel Sauvion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mar&#233;chal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63433-7.50053-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Pla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pitiot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.12.039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leblanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Fonteix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200751310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B12CNPS0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200404338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zusatz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04414640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bellinghery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL092N" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>