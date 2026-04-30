--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -66,258 +66,349 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbanking urban real estate: critique in purgatory</w:t>
+                <w:t xml:space="preserve">Variegated authoritarianization and housing crises: a comparative South-East perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Christopher Mizes</w:t>
+                <w:t xml:space="preserve">Olga Suslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2833115X.2024.2350420⟩</w:t>
+              <w:t xml:space="preserve">City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13604813.2026.2632453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877174v1</w:t>
+                <w:t xml:space="preserve">hal-05571357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unbanking urban real estate: critique in purgatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Christopher Mizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Erensü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Moaty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2833115X.2024.2350420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une politique à l’épreuve du politique : le cas du conflit de Vila Leopoldina (São Paulo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Espaces et droits sociaux, 18, http://tristan.u-bourgogne.fr/CGC/publications/espaces-droits-sociaux/Mathilde-Moaty.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -327,100 +418,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit et production urbaine : mobilisations, matérialités et forme sociale patrimonialiste à Vila Leopoldina (São Paulo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Est; Universidade de São Paulo (Brésil), 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024PESC2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04707047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -430,729 +521,729 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élites économiques brésiliennes et accès au logement au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat de la recherche sur les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Amériques, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le conflit par les formes urbaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues franco-lusophones Villes en temps de crises démocratiques et climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA Paris-Val de Seine, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uneven globalization of Real Estate: a Comparative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Drozdz</w:t>
+                <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Erensu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Urban Commission Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géographie-cités; CNRS; University of Paris; University of Paris 1 Panthéon-Sorbonne, Jul 2022, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When distinctive urban elites compete within one neighborghood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from diverse forms of agency and resistance to everyday crises in Istanbul, São Paulo and Saint Petersburg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Gourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Suslova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RC21 - Ordinary Cities in Exceptional Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le conflit urbain révèle. La piste de l’économie morale à Vila Leopoldina, São Paulo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encuentro Internacional Henri Lefebvre y la producción del espacio: entramados de resistencia al capitalismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Red Internacional de Estudios sobre la Producción del Espacio (RIEPE), May 2021, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03601226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban conflicts in São Paulo: towards the production of a just space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxbridge Conference on Brazilian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnational speculations on urban land: sites and negotiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilknur Kursunlugil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Moaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers (AAG) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Geographers (AAG), Apr 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1299,51 +1390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04877174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Christopher Mizes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Erens&#252;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Karaman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2833115X.2024.2350420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03931785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04707047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PESC2007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04337384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04337412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guironnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Erensu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03773154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03773150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Gourain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suslova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03773156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilknur Kursunlugil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05571357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suslova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moaty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2026.2632453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04877174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Christopher Mizes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Erens&#252;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Karaman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2833115X.2024.2350420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03931785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04707047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PESC2007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04337384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04337412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guironnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Erensu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03773154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03773150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Gourain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03773156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilknur Kursunlugil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>