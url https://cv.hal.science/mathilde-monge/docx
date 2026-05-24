--- v0 (2026-04-02)
+++ v1 (2026-05-24)
@@ -251,165 +251,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04513325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Were Diasporic Minorities Ideal Settlers? North European and Mediterranean Settling Policies Compared</w:t>
+                <w:t xml:space="preserve">Voler au secours du « petit troupeau ». Les communautés « protestantes » minoritaires des Provinces Unies et du Saint-Empire et les autorités politiques (v. 1650-v. 1720)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Diasporas. Settlements of Religious Minorities in Exile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Pomara Saverino, Sep 2021, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">L’UNITÉ DU MULTIPLE Les communautés protestantes face aux pouvoirs politiques (XVIe – XVIIe siècle).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lorenzo Comensoli; Paul-Alexis Mellet, Nov 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04513581v1</w:t>
+                <w:t xml:space="preserve">halshs-04513564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voler au secours du « petit troupeau ». Les communautés « protestantes » minoritaires des Provinces Unies et du Saint-Empire et les autorités politiques (v. 1650-v. 1720)</w:t>
+                <w:t xml:space="preserve">Were Diasporic Minorities Ideal Settlers? North European and Mediterranean Settling Policies Compared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’UNITÉ DU MULTIPLE Les communautés protestantes face aux pouvoirs politiques (XVIe – XVIIe siècle).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lorenzo Comensoli; Paul-Alexis Mellet, Nov 2021, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Mediterranean Diasporas. Settlements of Religious Minorities in Exile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Pomara Saverino, Sep 2021, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04513564v1</w:t>
+                <w:t xml:space="preserve">halshs-04513581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier l’accueil : Migrants, réfugiés et sociétés d’accueil. Introduction</w:t>
               </w:r>
@@ -2494,151 +2494,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community solidarity – Research hypotheses</w:t>
+                <w:t xml:space="preserve">Solidarités communautaires – Hypothèses de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04513477v1</w:t>
+                <w:t xml:space="preserve">halshs-04513469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarités communautaires – Hypothèses de recherche</w:t>
+                <w:t xml:space="preserve">Community solidarity – Research hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04513469v1</w:t>
+                <w:t xml:space="preserve">halshs-04513477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLIDAMIN en quelques mots</w:t>
               </w:r>
@@ -4354,51 +4354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deschamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachenicht" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Muchnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Smyrnelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13503" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-convertis-parcours-religieux-parcours-politiques-tome-i-periode-moderne.html#:~:text=R%C3%A9sum%C3%A9%3A%20Le%20livre%20aborde%20le,milieu%20d'origine%20des%20convertis." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/La-chretiente-dans-l-histoire_oeuvre_11404.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rmo.25659095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.8865" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Rodrigo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.5270" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.67" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.1.45717" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8798" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9d4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/L%E2%80%99Europe_des_diasporas_XVI-XVIIIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600018869" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Do Pa&#231;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.5260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3857" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.939" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arnold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S&#233;guenny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Peter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska Loetz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Sieber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottfried Czaika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01882360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deschamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513564v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513581v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachenicht" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Muchnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Smyrnelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13503" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-convertis-parcours-religieux-parcours-politiques-tome-i-periode-moderne.html#:~:text=R%C3%A9sum%C3%A9%3A%20Le%20livre%20aborde%20le,milieu%20d'origine%20des%20convertis." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/La-chretiente-dans-l-histoire_oeuvre_11404.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rmo.25659095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.8865" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Rodrigo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.5270" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.67" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.1.45717" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8798" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9d4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/L%E2%80%99Europe_des_diasporas_XVI-XVIIIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600018869" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Do Pa&#231;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.5260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.3857" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.939" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arnold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S&#233;guenny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Peter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska Loetz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Sieber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottfried Czaika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01882360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>